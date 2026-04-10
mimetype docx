--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -135,1362 +135,1362 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
+                <w:t xml:space="preserve">Building a Peer Review Evaluation Framework for Non-Traditional Research Outputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">Françoise Gouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">Carol Delmazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">DH2025 Accessibility &amp; citizenship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15967748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232691v1</w:t>
-[...625 lines deleted...]
-                <w:t xml:space="preserve">hal-04360229v1</w:t>
+                <w:t xml:space="preserve">hal-05251762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATRIUM Peer Review Framework (Version 1)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TEI-based Layout Annotation System for a Deeper Automatic Encoding of Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEI 2025 - New Territories - TEI Conference and Members' Meeting 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Krakow, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05232691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04754028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Françoise Gouzi</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TEI Specifications for a Sustainable Management of Digitized Holocaust Testimonies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toma Tasovac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538552v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EHRI Academic Conference - Researching the Holocaust in the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHRI-3, Jun 2024, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594190v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">halshs-05458734v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DataCatalogue : rétro-structuration automatique des catalogues de vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2023 Webinaire Culture-Inria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la Culture, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADaS Annotation Guidelines</w:t>
+                <w:t xml:space="preserve">ATRIUM Peer Review Framework (Version 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">Françoise Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toma Tasovac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Delmazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARIAH ERIC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucence Ing</w:t>
-[...156 lines deleted...]
-                <w:t xml:space="preserve">hal-04784161v1</w:t>
+                <w:t xml:space="preserve">halshs-05458734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Peer Review Evaluation Framework for Non-Traditional Research Outputs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">LADaS Annotation Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lisbon, Portugal. 2025, </w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252327v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15967748⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251762v1</w:t>
+                <w:t xml:space="preserve">hal-04784161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1508,51 +1508,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataCatalogue : Restructurer automatiquement les catalogues de ventes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M2 TNAH - Panorama de projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1577,51 +1577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEI Publisher: A Platform for Digital Editions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eida DH Seminar 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris / Virtual, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7079758C"/>
+    <w:nsid w:val="3A810580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1315-9969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1315-9969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>