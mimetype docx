--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -534,398 +534,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04547239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Clérice</w:t>
+                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+                <w:t xml:space="preserve">hal-04754028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
+                <w:t xml:space="preserve">TEI Specifications for a Sustainable Management of Digitized Holocaust Testimonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEI 2024 – Texts, Languages and Communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidad del Salvador, Oct 2024, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @LREC-COLING 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754028v1</w:t>
+                <w:t xml:space="preserve">hal-04538552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TEI Specifications for a Sustainable Management of Digitized Holocaust Testimonies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop on Holocaust Testimonies as Language Resources (HTRes) @LREC-COLING 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA Language Resources Association (ELRA); International Committee on Computational Linguistics (ICCL), May 2024, Turin, Italy</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538552v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A810580"/>
+    <w:nsid w:val="EDAE97B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1315-9969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1315-9969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>