--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -439,122 +439,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
+              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04547239v1</w:t>
+                <w:t xml:space="preserve">hal-04513725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ODD Schema for a Sustainable Encoding of Catalog Objects</w:t>
               </w:r>
@@ -737,152 +767,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538552v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout Analysis Dataset with SegmOnto</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic retro-structuration of auction sales catalogs layout and content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Scheithauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DH2024 - Annual conference of the Alliance of Digital Humanities Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADHO, Aug 2024, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">DH2024 - Reinvention and Responsibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance of Digital Humanities Organizations, Aug 2024, Washinghton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04513725v1</w:t>
+                <w:t xml:space="preserve">hal-04547239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Streamlining the Creation of Holocaust-related Digital Editions with Automatic Tools</w:t>
               </w:r>
@@ -1063,434 +1063,434 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATRIUM Peer Review Framework (Version 1)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Baillot</w:t>
+                <w:t xml:space="preserve">LADaS Annotation Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carol Delmazo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucence Ing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252327v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diachronic Document Dataset for Semantic Layout Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clérice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Janes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Scheithauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bénière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DARIAH ERIC. 2025</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-05458734v1</w:t>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LADaS Annotation Guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Janes</w:t>
+                <w:t xml:space="preserve">ATRIUM Peer Review Framework (Version 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toma Tasovac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bénière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...125 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Delmazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DARIAH ERIC. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Cafiero</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04784161v1</w:t>
+                <w:t xml:space="preserve">halshs-05458734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Document associé à des manifestations scientifiques (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1736,51 +1736,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EDAE97B0"/>
+    <w:nsid w:val="68951DFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1315-9969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-beniere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0003-1315-9969" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251762v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gouzi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah B&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Delmazo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma Tasovac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15967748" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05232691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Janes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sagot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cl&#233;rice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04513725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Scheithauer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754028v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538552v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594190v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05252327v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucence Ing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784161v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cafiero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458734v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430891v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04430825v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>