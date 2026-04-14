--- v0 (2026-03-05)
+++ v1 (2026-04-14)
@@ -2034,51 +2034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D2503220"/>
+    <w:nsid w:val="46330897"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>