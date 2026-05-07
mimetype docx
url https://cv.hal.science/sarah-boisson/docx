--- v1 (2026-04-14)
+++ v2 (2026-05-07)
@@ -2034,51 +2034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46330897"/>
+    <w:nsid w:val="A4A730B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>