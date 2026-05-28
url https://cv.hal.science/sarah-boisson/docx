--- v2 (2026-05-07)
+++ v3 (2026-05-28)
@@ -406,269 +406,269 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender, nation and immigration: an analysis of French media about female reconstructive surgeries</w:t>
+                <w:t xml:space="preserve">Global therapeutic mobilities and cancer: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clémence Schantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Prost-Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dancoisne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feminist Media Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14680777.2025.2528071⟩</w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.e089780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-089780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05277103v1</w:t>
+                <w:t xml:space="preserve">hal-05124533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global therapeutic mobilities and cancer: a scoping review</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gender, nation and immigration: an analysis of French media about female reconstructive surgeries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (6), pp.e089780. </w:t>
+              <w:t xml:space="preserve">Feminist Media Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2024-089780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680777.2025.2528071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124533v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05277103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Genital mutilation and its 'imported' reconstructive surgery : Medical pratices confronting discourses regarding nation identity building and gender issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nees Erevnes New Research Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.61-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -732,51 +732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.398-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -801,51 +801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être jeune « coincé·e à l’étranger » : le cas des Égyptien·ne·s venu·e·s étudier en France et leur vécu de la crise de la COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mayada Madbouly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -892,51 +892,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maghrébin, une catégorie imaginaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -961,51 +961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Etat de distorsion en Afrique de l’Ouest. Des empires à la nation. Jean-François Bayart, Ibrahima Poudiougou et Giovanni Zanoletti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
@@ -1072,51 +1072,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux éthiques et scientifiques de l’indemnisation financière dans les enquêtes de santé. Rétributions plurielles dans la relation d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karna Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Ceped</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1141,64 +1141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfléchir sur les cancers du sein en interdisciplinarité et à la lumière des rapports sociaux de genre : retour réflexif sur le projet SENOVIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Larmarange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1281,51 +1281,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chirurgies sexuelles féminines de « reconstruction », Poster de thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de rencontres doctorales inter-Urmis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Fontainebleau, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1421,51 +1421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Côte d'Azur; Université Paris 1 - Panthéon Sorbonne. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -1519,51 +1519,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chirurgies sexuelles féminines de « reconstruction » : Circulation de pratiques médicales et construction des corps féminins en médecine : Une enquête multi-située entre France et Égypte du corps exilé au corps globalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Côte d'Azur, 2023. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023COAZ2006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1622,51 +1622,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female Genital Reconstructive Surgeries in the French Press: The Exploratory “Pressechir” Database, an Open-Access Press Corpus on the Hyperbase Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1755,64 +1755,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeun Brosnuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Chanthada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1869,64 +1869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soeun Brosnuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Chanthada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Schantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2034,51 +2034,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A4A730B6"/>
+    <w:nsid w:val="80857E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceped.org/fr/Projets/Projets-Axe-1/senovie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceped.org/fr/membres/post-doctorants-et-jeunes/article/boisson-sarah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icmigrations.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cedej-eg.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.boisson@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.boisson@sciencespo.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/mise-a-jour-du-protocole-de-recherche-et-informations-sur-les-donnees-personnelles-des-personnes-enquetees-lors-du-travail-doctoral-de-sarah-boisson/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680777.2025.2528071" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Madbouly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04117796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023COAZ2006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanitsara Kam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Brosnuth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Chanthada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceped.org/fr/Projets/Projets-Axe-1/senovie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ceped.org/fr/membres/post-doctorants-et-jeunes/article/boisson-sarah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.urmis.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icmigrations.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cedej-eg.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.boisson@univ-cotedazur.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.boisson@sciencespo.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/mise-a-jour-du-protocole-de-recherche-et-informations-sur-les-donnees-personnelles-des-personnes-enquetees-lors-du-travail-doctoral-de-sarah-boisson/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124533v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Prost-Lan&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bonnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dancoisne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-089780" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05277103v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680777.2025.2528071" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778304v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayada Madbouly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.20642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147923v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334420v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karna Coulibaly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639785v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Teixeira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04117796v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023COAZ2006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124531v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511303v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanitsara Kam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soeun Brosnuth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Chanthada" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>