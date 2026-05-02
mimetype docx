--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -322,51 +322,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Documentation et bibliothèques</w:t>
+              <w:t xml:space="preserve">Documentation et Bibliothèques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63 (4), pp.73 - 85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1042306ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
@@ -1484,191 +1484,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles et compétences dans un projet de mise à disposition d'archives d'enquêtes qualitatives en SHS : le cas de beQuali</w:t>
+                <w:t xml:space="preserve">Bequali : An infrastructure project for reutilisation of qualitative research in the social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle et compétences des professionnels de l’information scientifique et technique pour l’accompagnement des projets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’études organisée par le réseau des documentalistes d'Aquitaine (ARPIST), Dec 2015, Pessac, France</w:t>
+              <w:t xml:space="preserve">conférence LIBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949411v1</w:t>
+                <w:t xml:space="preserve">hal-03399238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bequali : An infrastructure project for reutilisation of qualitative research in the social sciences</w:t>
+                <w:t xml:space="preserve">Rôles et compétences dans un projet de mise à disposition d'archives d'enquêtes qualitatives en SHS : le cas de beQuali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence LIBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rôle et compétences des professionnels de l’information scientifique et technique pour l’accompagnement des projets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études organisée par le réseau des documentalistes d'Aquitaine (ARPIST), Dec 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399238v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d’enquêtes pour mise à disposition</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042306ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2015.5339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Casanove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949411v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01568775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042306ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2015.5339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Casanove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01568775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>