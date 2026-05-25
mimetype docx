--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -694,230 +694,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anonymat et confidentialité des données qualitatives : Le retour d’expérience de beQuali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">beQuali: Une Plateforme d'Archives Numériques en Sciences Sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Juillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Université de Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">ACM International Conference Proceeding Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634004v1</w:t>
+                <w:t xml:space="preserve">hal-02873585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">beQuali: Une Plateforme d'Archives Numériques en Sciences Sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anonymat et confidentialité des données qualitatives : Le retour d’expérience de beQuali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Fromont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference Proceeding Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France, France</w:t>
+              <w:t xml:space="preserve">Formation doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université de Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873585v1</w:t>
+                <w:t xml:space="preserve">hal-03634004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre des principes FAIR appliqué aux données d'enquêtes qualitatives en SHS</w:t>
               </w:r>
@@ -1143,204 +1143,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préserver les enquêtes qualitatives en sciences sociales du politique, ArchiPolis</w:t>
+                <w:t xml:space="preserve">L'enquête qualitative comme objet archivistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d’Huma-Num</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Ecully, France</w:t>
+              <w:t xml:space="preserve">Association des archivistes français, Forum des archivistes, Meta/morphose, les archives bouillon de culture numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582427v1</w:t>
+                <w:t xml:space="preserve">hal-03399791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enquête qualitative comme objet archivistique</w:t>
+                <w:t xml:space="preserve">Préserver les enquêtes qualitatives en sciences sociales du politique, ArchiPolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gaultier-Voituriez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association des archivistes français, Forum des archivistes, Meta/morphose, les archives bouillon de culture numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Troyes, France</w:t>
+              <w:t xml:space="preserve">Rencontres d’Huma-Num</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03399791v1</w:t>
+                <w:t xml:space="preserve">hal-03582427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion du cycle de vie des données de recherche en SHS , avec toutes ses composantes : collecte, classement, sélection, édition, conservation, diffusion</w:t>
               </w:r>
@@ -1402,273 +1402,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03567650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffuser pour mieux préserver : L’expérience de beQuali</w:t>
+                <w:t xml:space="preserve">Bequali : An infrastructure project for reutilisation of qualitative research in the social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Groshens</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projets de gestion des données de la recherche : retours d'expériences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’études organisée par le secteur Recherche de l'ADBS et InVISU, Jan 2015, Paris,, France</w:t>
+              <w:t xml:space="preserve">conférence LIBER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981629v1</w:t>
+                <w:t xml:space="preserve">hal-03399238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bequali : An infrastructure project for reutilisation of qualitative research in the social sciences</w:t>
+                <w:t xml:space="preserve">Rôles et compétences dans un projet de mise à disposition d'archives d'enquêtes qualitatives en SHS : le cas de beQuali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Pedroja</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence LIBER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Rôle et compétences des professionnels de l’information scientifique et technique pour l’accompagnement des projets de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études organisée par le réseau des documentalistes d'Aquitaine (ARPIST), Dec 2015, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03399238v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles et compétences dans un projet de mise à disposition d'archives d'enquêtes qualitatives en SHS : le cas de beQuali</w:t>
+                <w:t xml:space="preserve">Diffuser pour mieux préserver : L’expérience de beQuali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cadorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Groshens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle et compétences des professionnels de l’information scientifique et technique pour l’accompagnement des projets de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Journée d’études organisée par le réseau des documentalistes d'Aquitaine (ARPIST), Dec 2015, Pessac, France</w:t>
+              <w:t xml:space="preserve">Projets de gestion des données de la recherche : retours d'expériences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Journée d’études organisée par le secteur Recherche de l'ADBS et InVISU, Jan 2015, Paris,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949411v1</w:t>
+                <w:t xml:space="preserve">hal-02981629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête d’enquêtes pour mise à disposition</w:t>
               </w:r>
@@ -2847,51 +2847,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042306ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2015.5339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634004v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Casanove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981629v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949411v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01568775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036951v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cadorel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Juillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vandenbunder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.10968" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873568v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Bendjaballah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fromont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1042306ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03429991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2015.5339" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567049v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570847v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03634004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570948v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567626v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399791v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03582427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Casanove" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Pedroja" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03949411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981629v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01568775v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Both" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03399311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Souanef" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981623v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612858v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640360v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Ancion" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Andre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03575325v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03612790v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02981627v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>