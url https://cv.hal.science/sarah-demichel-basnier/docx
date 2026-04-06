--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1466,165 +1466,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience de la laryngectomie totale : un éclairage par la socio-anthropologie du corps</w:t>
+                <w:t xml:space="preserve">Des cohabitations festives. Sociabilités de voisinage et rapports aux espaces non métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Corps, identité(s) et sociétés » autour de David Le Breton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4e Festival International de Sociologie - A l'ombre des métropoles, habiter, travailler, gouverne, innover.. (FISO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales de l’Université de Lorraine (2L2S); Société d’émulation du département des Vosges (SEV), Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994121v1</w:t>
+                <w:t xml:space="preserve">hal-03994116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cohabitations festives. Sociabilités de voisinage et rapports aux espaces non métropolitains</w:t>
+                <w:t xml:space="preserve">L'expérience de la laryngectomie totale : un éclairage par la socio-anthropologie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Festival International de Sociologie - A l'ombre des métropoles, habiter, travailler, gouverne, innover.. (FISO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales de l’Université de Lorraine (2L2S); Société d’émulation du département des Vosges (SEV), Oct 2022, Epinal, France</w:t>
+              <w:t xml:space="preserve">Colloque international : « Corps, identité(s) et sociétés » autour de David Le Breton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994116v1</w:t>
+                <w:t xml:space="preserve">hal-03994121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de surveillance de quartier témoignent-elles d'un sentiment d'insécurité ? Typologie des pratiquants</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Demichel-Basnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04501352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109664ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1649/9782706143045/sociologie-des-voix-artificielles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Boss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meyer.2021.01.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergeret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Senni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Demichel-Basnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04501352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109664ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1649/9782706143045/sociologie-des-voix-artificielles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Boss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meyer.2021.01.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergeret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Senni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>