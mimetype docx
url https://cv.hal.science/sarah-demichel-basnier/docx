--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1237,394 +1237,394 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les liens entre le travail et la santé parmi les habitants des quartiers prioritaires franciliens : retour sur les premiers résultats de la recherche TRAVAIL-POP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collaborations entre le monde de la recherche et le monde associatif pour lutter contre les inégalités sociales de santé liées au travail : le cas de la recherche TRAVAIL-POP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karima Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISO 2024 : Au chevet du travail. Les enjeux de la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de sociologie des Territoires, du Travail, des Ages et de la Santé (TETRAS), Oct 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751830v1</w:t>
+                <w:t xml:space="preserve">hal-04751846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations entre le monde de la recherche et le monde associatif pour lutter contre les inégalités sociales de santé liées au travail : le cas de la recherche TRAVAIL-POP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer les liens entre le travail et la santé parmi les habitants des quartiers prioritaires franciliens : retour sur les premiers résultats de la recherche TRAVAIL-POP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISO 2024 : Au chevet du travail. Les enjeux de la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de sociologie des Territoires, du Travail, des Ages et de la Santé (TETRAS), Oct 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751846v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des cohabitations festives. Sociabilités de voisinage et rapports aux espaces non métropolitains</w:t>
+                <w:t xml:space="preserve">L'expérience de la laryngectomie totale : un éclairage par la socio-anthropologie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Festival International de Sociologie - A l'ombre des métropoles, habiter, travailler, gouverne, innover.. (FISO 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales de l’Université de Lorraine (2L2S); Société d’émulation du département des Vosges (SEV), Oct 2022, Epinal, France</w:t>
+              <w:t xml:space="preserve">Colloque international : « Corps, identité(s) et sociétés » autour de David Le Breton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994116v1</w:t>
+                <w:t xml:space="preserve">hal-03994121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expérience de la laryngectomie totale : un éclairage par la socio-anthropologie du corps</w:t>
+                <w:t xml:space="preserve">Des cohabitations festives. Sociabilités de voisinage et rapports aux espaces non métropolitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : « Corps, identité(s) et sociétés » autour de David Le Breton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4e Festival International de Sociologie - A l'ombre des métropoles, habiter, travailler, gouverne, innover.. (FISO 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Lorrain de Sciences Sociales de l’Université de Lorraine (2L2S); Société d’émulation du département des Vosges (SEV), Oct 2022, Epinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994121v1</w:t>
+                <w:t xml:space="preserve">hal-03994116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de surveillance de quartier témoignent-elles d'un sentiment d'insécurité ? Typologie des pratiquants</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Demichel-Basnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04501352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109664ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1649/9782706143045/sociologie-des-voix-artificielles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Boss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meyer.2021.01.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergeret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Senni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994121v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Demichel-Basnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04501352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109664ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1649/9782706143045/sociologie-des-voix-artificielles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Boss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meyer.2021.01.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Senni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>