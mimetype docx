--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -869,272 +869,272 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Le confinement du printemps 2020 : un révélateur des ressources et des obstacles au pouvoir d’agir des travailleurs sociaux du milieu ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Demichel-Basnier; Stéphane Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d'agir en protection de l'enfance. Inventer en temps d'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions érès, pp.7-26, 2024, (Les Dossiers d'Empan), 9782749280646</w:t>
+              <w:t xml:space="preserve">, Editions érès, pp.101-131, 2024, (Les Dossiers d'Empan), 9782749280646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594680v1</w:t>
+                <w:t xml:space="preserve">hal-04594620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le confinement du printemps 2020 : un révélateur des ressources et des obstacles au pouvoir d’agir des travailleurs sociaux du milieu ouvert</w:t>
+                <w:t xml:space="preserve">Le développement du pouvoir d’agir des personnes et des collectivités en protection de l’enfance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Corbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Demichel-Basnier; Stéphane Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d'agir en protection de l'enfance. Inventer en temps d'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions érès, pp.101-131, 2024, (Les Dossiers d'Empan), 9782749280646</w:t>
+              <w:t xml:space="preserve">, Editions érès, pp.27-57, 2024, (Les Dossiers d'Empan), 9782749280646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594620v1</w:t>
+                <w:t xml:space="preserve">hal-04594666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du pouvoir d’agir des personnes et des collectivités en protection de l’enfance</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Demichel-Basnier; Stéphane Corbin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pouvoir d'agir en protection de l'enfance. Inventer en temps d'incertitude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Editions érès, pp.27-57, 2024, (Les Dossiers d'Empan), 9782749280646</w:t>
+              <w:t xml:space="preserve">, Editions érès, pp.7-26, 2024, (Les Dossiers d'Empan), 9782749280646</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594666v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être ou devenir parent ? Modèle normatif et représentations en action éducative en milieu ouvert</w:t>
               </w:r>
@@ -1237,256 +1237,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collaborations entre le monde de la recherche et le monde associatif pour lutter contre les inégalités sociales de santé liées au travail : le cas de la recherche TRAVAIL-POP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer les liens entre le travail et la santé parmi les habitants des quartiers prioritaires franciliens : retour sur les premiers résultats de la recherche TRAVAIL-POP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISO 2024 : Au chevet du travail. Les enjeux de la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de sociologie des Territoires, du Travail, des Ages et de la Santé (TETRAS), Oct 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751846v1</w:t>
+                <w:t xml:space="preserve">hal-04751830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer les liens entre le travail et la santé parmi les habitants des quartiers prioritaires franciliens : retour sur les premiers résultats de la recherche TRAVAIL-POP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collaborations entre le monde de la recherche et le monde associatif pour lutter contre les inégalités sociales de santé liées au travail : le cas de la recherche TRAVAIL-POP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Demichel-Basnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Senni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Gosselin</w:t>
+                <w:t xml:space="preserve">Camille Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Counil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FISO 2024 : Au chevet du travail. Les enjeux de la santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de sociologie des Territoires, du Travail, des Ages et de la Santé (TETRAS), Oct 2024, Épinal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751830v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience de la laryngectomie totale : un éclairage par la socio-anthropologie du corps</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Demichel-Basnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04501352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109664ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1649/9782706143045/sociologie-des-voix-artificielles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594680v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594620v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Boss&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meyer.2021.01.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Senni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergeret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052658v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Demichel-Basnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.251.0079" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2402.0394" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04501352v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109664ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03250502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdm1.057.0260" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345860v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594076v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Corbin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02147277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/1649/9782706143045/sociologie-des-voix-artificielles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594620v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04594666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Boss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594680v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03372791v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.meyer.2021.01.0199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751830v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gosselin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bergeret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Senni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218974v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>