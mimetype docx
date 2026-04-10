--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1057,273 +1057,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05522072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: Preliminary results of a 24-month intervention to reduce car use among regular car users</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+                <w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Ginoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295934v1</w:t>
+                <w:t xml:space="preserve">hal-04913475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lieux, déplacements et activité physique au quotidien : Intégrer le contexte géographique et la mesure de l'activité physique au suivi de la mobilité quotidienne des individus au sein de la région urbaine de Grenoble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">InterMob: Preliminary results of a 24-month intervention to reduce car use among regular car users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Kerouanton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duché</w:t>
+                <w:t xml:space="preserve">Camille Cavaliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Ginoux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clement Ginoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">37 th Annual Conference of the European Health Psychology Society (EHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Health Psychology Society, Sep 2023, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913475v1</w:t>
+                <w:t xml:space="preserve">hal-04295934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sain et sauf ? » Un outil immersif pour sensibiliser et évaluer l'impact de l'information préventive sur les risques naturels</w:t>
               </w:r>
@@ -1648,168 +1648,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Construction d’une nomenclature unifiée des aménagements cyclables en France et en Colombie à partir de données institutionnelles et en libre accès : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917044v1</w:t>
+                <w:t xml:space="preserve">hal-03538318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1868,182 +1868,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nomenclature unifiée des aménagements cyclables en France et en Colombie à partir de données institutionnelles et en libre accès : enjeux et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Demoraes</w:t>
+                <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’association "Sorbonne Développement Durable" (SDD); https://www.edite-de-paris.fr/colloque-international-cop-21-5-ans-apres/, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03538318v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: a randomized controlled intervention targeting a more active and sustainable mobility in France</w:t>
               </w:r>
@@ -2381,579 +2381,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
+                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04908186v1</w:t>
+                <w:t xml:space="preserve">hal-04926553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’individu et le changement de mobilité en ville : au-délà des (bonnes) intentions et de la motivation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premières rencontres internationales de la mobilité durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Tropez, France</w:t>
+              <w:t xml:space="preserve">Global Challenges Science Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04926553v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an intervention to change mobility behaviors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aina Chalabaev</w:t>
+                <w:t xml:space="preserve">InterMob : protocole d’une intervention contrôlée randomisée ciblant les leviers et les obstacles d’une mobilité plus active et plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sarah Duche</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Bouscasse</w:t>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Challenges Science Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès International de l’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965770v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services climatiques pour faciliter l'analyse des températures extrêmes à l'échelle locale : cas d'étude en Auvergne-Rhône-Alpes, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 219-224</w:t>
+              <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849160v1</w:t>
+                <w:t xml:space="preserve">halshs-01948370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services climatiques pour faciliter l'analyse des températures extrêmes à l'échelle locale : cas d'étude en Auvergne-Rhône-Alpes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,182 +2972,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe Colloque de L’Association internationale de climatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03824943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+                <w:t xml:space="preserve">Les services climatiques pour faciliter l'analyse des températures extrêmes à l'échelle locale : cas d'étude en Auvergne-Rhône-Alpes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigot S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">31ème Colloque de l'Association Internationale de Climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France. pp. 219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01948370v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INTENSITÉ ET DÉLIMITATION DE L’ÎLOT DE CHALEUR NOCTURNE DE SURFACE SUR L’AGGLOMÉRATION PARISIENNE</w:t>
               </w:r>
@@ -4314,51 +4314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Transition 2018 : Integrating urban and transport planning, environment and health for healthier urban living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelone, Spain. , 2018</w:t>
@@ -4705,109 +4705,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GIS tools to assess the urban environment influence on the particle concentration variability in Paris</w:t>
+                <w:t xml:space="preserve">Low cost air pollution sensors: New perspectives for the measurement of individual exposure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. 2015</w:t>
+              <w:t xml:space="preserve">8th International Conference on Urban Climates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Touloise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398378v1</w:t>
+                <w:t xml:space="preserve">hal-01444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS tools to assess the urban environment influence on the particle concentration variability in Paris</w:t>
               </w:r>
@@ -4869,109 +4869,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost air pollution sensors: New perspectives for the measurement of individual exposure?</w:t>
+                <w:t xml:space="preserve">Using GIS tools to assess the urban environment influence on the particle concentration variability in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Urban Climates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Touloise, France</w:t>
+              <w:t xml:space="preserve">International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444102v1</w:t>
+                <w:t xml:space="preserve">hal-01398378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4989,103 +4989,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Dimension of “Pop-Up Cycle Paths” in Metropolitan Areas a Comparative Study of France and Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar; Patrick Rérat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycling Through the Pandemic. Tactical Urbanism and the Implementation of Pop-Up Bike Lanes in the Time of COVID-19</w:t>
@@ -5852,51 +5852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398378v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444102v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>