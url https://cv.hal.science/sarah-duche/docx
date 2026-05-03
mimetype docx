--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -2756,273 +2756,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04908186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+                <w:t xml:space="preserve">Les services climatiques pour faciliter l'analyse des températures extrêmes à l'échelle locale : cas d'étude en Auvergne-Rhône-Alpes, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
+              <w:t xml:space="preserve">XXXIe Colloque de L’Association internationale de climatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01948370v1</w:t>
+                <w:t xml:space="preserve">halshs-03824943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services climatiques pour faciliter l'analyse des températures extrêmes à l'échelle locale : cas d'étude en Auvergne-Rhône-Alpes, France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Madelin</w:t>
+                <w:t xml:space="preserve">Les apports de la littérature et des analyses préalables pour définir une intervention visant un report modal durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïna Chalabaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gatheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIe Colloque de L’Association internationale de climatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">16ème colloque MSFS (Mobilités spatiales, Fluidité Sociale) : Mobilités spatiales, méthodologies de collecte, d’analyse et de traitement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03824943v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01948370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services climatiques pour faciliter l'analyse des températures extrêmes à l'échelle locale : cas d'étude en Auvergne-Rhône-Alpes, France</w:t>
               </w:r>
@@ -4705,191 +4705,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost air pollution sensors: New perspectives for the measurement of individual exposure?</w:t>
+                <w:t xml:space="preserve">Using GIS tools to assess the urban environment influence on the particle concentration variability in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Urban Climates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Touloise, France</w:t>
+              <w:t xml:space="preserve">ICUC 9 - 9th International Conference on Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444102v1</w:t>
+                <w:t xml:space="preserve">hal-01275933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GIS tools to assess the urban environment influence on the particle concentration variability in Paris</w:t>
+                <w:t xml:space="preserve">Low cost air pollution sensors: New perspectives for the measurement of individual exposure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Madelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC 9 - 9th International Conference on Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France. 2015</w:t>
+              <w:t xml:space="preserve">8th International Conference on Urban Climates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Touloise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275933v1</w:t>
+                <w:t xml:space="preserve">hal-01444102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GIS tools to assess the urban environment influence on the particle concentration variability in Paris</w:t>
               </w:r>
@@ -5852,51 +5852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>