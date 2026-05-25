--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1648,277 +1648,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d’une nomenclature unifiée des aménagements cyclables en France et en Colombie à partir de données institutionnelles et en libre accès : enjeux et perspectives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florent Demoraes</w:t>
+                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Teran-Escobar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouscasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIST, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538318v1</w:t>
+                <w:t xml:space="preserve">hal-04965548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From understanding the factors of active and sustainable mobility to developing a behavior change intervention</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Chardonnel</w:t>
+                <w:t xml:space="preserve">Construction d’une nomenclature unifiée des aménagements cyclables en France et en Colombie à partir de données institutionnelles et en libre accès : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Sieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Mericskay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Duché</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Isoard-Gautheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Colloque international des doctorants « COP21 : 5 ans après »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'études du CIST - Session 1 – Géographie de la mobilité et de la population - Accès et utilisation des données en libre accès en géographie de la population, de la santé et des mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIST, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965548v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InterMob: de la compréhension des facteurs influençant la mobilité active et durable à l’élaboration d’une intervention de changement de comportements ciblant le changement de mobilité</w:t>
               </w:r>
@@ -4989,103 +4989,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spatial Dimension of “Pop-Up Cycle Paths” in Metropolitan Areas a Comparative Study of France and Colombia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Demoraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ovtracht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamila Tabaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Duché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Mericskay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Ortar; Patrick Rérat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycling Through the Pandemic. Tactical Urbanism and the Implementation of Pop-Up Bike Lanes in the Time of COVID-19</w:t>
@@ -5852,51 +5852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duch&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubreuil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Madelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dupuis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Foissard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712511v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Beck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chionne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Andr&#233;-Poyaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/WCAS-D-23-0124.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781415v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Teran-Escobar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouscasse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gautheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-022-14099-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Rome" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/climat/202017012" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522088v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Beltrando" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153176v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.4505" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838741v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522072v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chardonnel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Kerouanton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ginoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295934v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cavaliere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Ginoux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04911500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810340v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Hough" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamila Tabaka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538318v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ovtracht" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sieper" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Mericskay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Demoraes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917044v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04910833v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Fouvet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Menin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926553v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04965770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Chalabaev" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Duche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Bouscasse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isoard-Gatheur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03824943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01948370v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigot S." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153329v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01405828v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444112v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249122v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463762v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917236v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14960.53765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Revol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04231449v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Arnaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Borelly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990042v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990047v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444102v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292462v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45308-3_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522077v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05006162v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mathy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00840818v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>