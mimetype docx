--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -66,758 +66,401 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
-[...355 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et élèves à besoins éducatifs particuliers. GTnum 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Blondelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Booms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils numériques à destination des élèves allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les outils numériques à destination des élèves allophones : recommandations pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Oker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05301965v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -827,428 +470,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mensonge, Humour, Faux-Semblant, Ironie : quelles connaissances conceptuelles les enfants entre 7 et 10 ans ont-ils de ces énoncés non-vériconditionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème colloque international RIPSYDEVE : Développement, éducation et apprentissages tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association RIPSYDEVE (Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation), Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de la compréhension de l'ironie chez l'enfant d'âge scolaire. Apport d'une approche dimensionnelle de la compréhension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Caillies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international RIPSYDEVE (Réseau interuniversitaire de psychologie du développement de l'éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Cognition, Santé, Société de l'Université de Reims Champagne-Ardenne, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphor understanding in school-aged children: from a good-enough to a very good understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Developmental Psychology (ECDP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association on Developmental Psychology, Aug 2023, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension de la métaphore chez l'enfant d'âge scolaire : différents niveaux de compréhension ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international du RIPSYDEV. Psychologie du développement, troubles et éducation : Entre recherche et pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie EPSYLON (EA4556) de l’Université Paul-Valéry Montpellier 3, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04067791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When children’s language comprehension is good-enough</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cultural Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, [published online], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41809-025-00183-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05237921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Not early, not late, but developing: Children's “good-enough” understanding of metaphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aguert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language Development Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special issue: Development of metaphor comprehension, 5 (2), pp.67-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34842/ldr2025-806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between emotion comprehension, vocabulary, and verbal working memory in intellectual developmental disorders: involvement of verbal reasoning skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Vy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dollion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Declercq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067791v1</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02699931.2024.2372382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1279,77 +1279,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Compréhension des Métaphores par les Enfants Allophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international RIPSYDEVE (Réseau interuniversitaire de psychologie du développement de l'éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1374,90 +1374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la Compréhension du Concept d'Ironie Chez l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gomes-Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème colloque international RIPSYDEVE (Réseau interuniversitaire de psychologie du développement de l'éducation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1482,77 +1482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compréhension du langage chez l'enfant pourrait-elle être juste « suffisamment bonne » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Colloque international PIAGET-RIPSYDEVE : Psychologie du développement et de l'éducation : Enjeux actuels et défis pour le XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Genève, Suisse. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1577,77 +1577,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metaphor understanding in school-aged children: from good-enough to very good understanding?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aguert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Declercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Pragmatics Conference (IPC18 Brussels 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Brussels, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1841,51 +1841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05063035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/ldr2025-806" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237921v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-025-00183-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04635794v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2372382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vitel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301965v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04236351v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04067791v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomes-Correia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466839v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Blondelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caillies" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325675v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ferrara" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Declercq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vitel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Oker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301965v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aguert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04236351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04067791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237921v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41809-025-00183-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-05063035v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34842/ldr2025-806" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04635794v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Vy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dollion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02699931.2024.2372382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626482v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Durand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626480v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gomes-Correia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04153904v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04163997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>