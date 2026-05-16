--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -1743,267 +1743,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04143562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Barnier</w:t>
+                <w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
+                <w:t xml:space="preserve">Pascal Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Le Levier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
+              <w:t xml:space="preserve">13 p., 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
+                <w:t xml:space="preserve">mnhn-04144189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INPN Espèces - Bilan 2021 de l'inventaire participatif des espèces françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Brisset</w:t>
+                <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dupont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Le Levier</w:t>
+                <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">13 p., 2022</w:t>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. 16 p., 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04144189v1</w:t>
+                <w:t xml:space="preserve">mnhn-04143568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
               </w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Serre-Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN), Paris. pp.16, 2022, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -2562,51 +2562,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Touroult</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3856,51 +3856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05560481v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Urbain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touroult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pecquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mensch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Clair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Cury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2014.85" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05560481v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Lajeunesse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Urbain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Vot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04806921v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Brisset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Le Levier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Th&#233;venot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119648v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144458v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Haffner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Benateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chassany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144993v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144998v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144987v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Petitteville" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04144189v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04166861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04119663v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04265084v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grech" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04258921v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilg" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Roche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04271303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Touroult" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312245v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Pecquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077771v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dussutour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Mensch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669749v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brosseau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04133165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04248759v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04273638v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Clair" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04282237v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M. Cury" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2014.85" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>