--- v0 (2026-03-18)
+++ v1 (2026-04-14)
@@ -202,235 +202,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The labour market returns to sleep</w:t>
+                <w:t xml:space="preserve">The welfare effects of time reallocation: evidence from Daylight Saving Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Costa-Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.102840. </w:t>
+              <w:t xml:space="preserve">Economica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 91 (362), pp.547-568. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2023.102840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecca.12510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331898v1</w:t>
+                <w:t xml:space="preserve">hal-04581752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The welfare effects of time reallocation: evidence from Daylight Saving Time</w:t>
+                <w:t xml:space="preserve">The labour market returns to sleep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Costa-Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Pagan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 91 (362), pp.547-568. </w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.102840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecca.12510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2023.102840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581752v1</w:t>
+                <w:t xml:space="preserve">hal-04331898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Welfare Consequences of Centralization: Evidence from a Quasi-Natural Experiment in Switzerland</w:t>
               </w:r>
@@ -592,291 +592,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03472910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The long-lasting effects of family and childhood on adult wellbeing: Evidence from British cohort data</w:t>
+                <w:t xml:space="preserve">COVID-19, Lockdowns and Well-Being: Evidence from Google Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah N Flèche</w:t>
+                <w:t xml:space="preserve">Abel Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warn N Lekfuangfu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattavudh Powdthavee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.09.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Public Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2020.104346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02489764v1</w:t>
+                <w:t xml:space="preserve">halshs-03029872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19, Lockdowns and Well-Being: Evidence from Google Trends</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The long-lasting effects of family and childhood on adult wellbeing: Evidence from British cohort data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah N Flèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Brodeur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Warn N Lekfuangfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nattavudh Powdthavee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 193, </w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 181, pp.290-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpubeco.2020.104346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2018.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03029872v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02489764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Child sleep and mother labour market outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Costa-Font</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah N Flèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69, pp.102258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender norms, fairness and relative working hours within households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah N Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lepinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighbors' Income, Public Goods, and Well‐Being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Brodeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1105,51 +1105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Norms and Relative Working Hours: Why Do Women Suffer More Than Men from Working Longer Hours Than Their Partners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah N Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lepinteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1209,51 +1209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do More of Those in Misery Suffer from Poverty, Unemployment or Mental Illness?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah N Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Layard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1300,51 +1300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Growth Evens Out Happiness: Evidence from Six Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1436,51 +1436,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Origins of Happiness: The Science of Well-Being over the Life Course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,51 +1569,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key determinants of happiness and misery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1677,51 +1677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Happiness Moderation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E. Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Flèche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E040D0C"/>
+    <w:nsid w:val="856E4A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2097,51 +2097,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-fleche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8927-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185187935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419121304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331898v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Costa-Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fl&#232;che" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102840" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581752v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12510" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest_a_00894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lepinteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattavudh Powdthavee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.05.038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489764v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N Fl&#232;che" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warn N Lekfuangfu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.09.018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029872v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Brodeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104346" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02534271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2019.102258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2020.101866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01989243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20181098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Powdthavee Nattavudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Powdthavee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ward" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-fleche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8927-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185187935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419121304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Costa-Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fl&#232;che" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest_a_00894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lepinteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattavudh Powdthavee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.05.038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Brodeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N Fl&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warn N Lekfuangfu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.09.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02534271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2019.102258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2020.101866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01989243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20181098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Powdthavee Nattavudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Powdthavee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ward" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>