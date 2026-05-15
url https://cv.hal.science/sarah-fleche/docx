--- v1 (2026-04-14)
+++ v2 (2026-05-15)
@@ -1,1811 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1760 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah FLECHE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-fleche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8927-075X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185187935</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=W5GWWMYAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000419121304</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The welfare effects of time reallocation: evidence from Daylight Saving Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Costa-Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (362), pp.547-568. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecca.12510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The labour market returns to sleep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Costa-Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Pagan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 93, pp.102840. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhealeco.2023.102840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Welfare Consequences of Centralization: Evidence from a Quasi-Natural Experiment in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (4), pp.621-635. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/rest_a_00894⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of capital in closing the entrepreneurial gender gap: a longitudinal study of lottery wins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lepinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattavudh Powdthavee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 188, pp.591-607. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2021.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03472910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-lasting effects of family and childhood on adult wellbeing: Evidence from British cohort data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah N Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warn N Lekfuangfu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181, pp.290-311. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jebo.2018.09.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02489764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19, Lockdowns and Well-Being: Evidence from Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Brodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattavudh Powdthavee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Public Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 193, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpubeco.2020.104346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03029872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child sleep and mother labour market outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Costa-Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah N Flèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Health Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69, pp.102258. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhealeco.2019.102258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender norms, fairness and relative working hours within households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah N Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lepinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattavudh Powdthavee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labour Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65, pp.101866. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.labeco.2020.101866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neighbors' Income, Public Goods, and Well‐Being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Brodeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 65 (2), pp.217-238. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Norms and Relative Working Hours: Why Do Women Suffer More Than Men from Working Longer Hours Than Their Partners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah N Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Lepinteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nattavudh Powdthavee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Economic Review Papers and Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.163-68. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1257/pandp.20181098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do More of Those in Misery Suffer from Poverty, Unemployment or Mental Illness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah N Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kyklos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 70 (1), pp.27-41. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/kykl.12129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03189873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Growth Evens Out Happiness: Evidence from Six Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Income and Wealth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 62 (3), pp.405-419. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/roiw.12190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01383827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origins of Happiness: The Science of Well-Being over the Life Course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Layard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Powdthavee Nattavudh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Princeton University Press, 336 p., 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01631510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The key determinants of happiness and misery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Powdthavee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Ward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Happiness Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia Earth Institute, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01513376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great Happiness Moderation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew E. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Flèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Senik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrew E. Clark; Claudia Senik. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Happiness and Economic Growth Lessons from Developing Countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.32-139, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1866,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="856E4A29"/>
+    <w:nsid w:val="9CFE3E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2097,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-fleche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8927-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185187935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419121304" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581752v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Costa-Font" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fl&#232;che" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pagan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12510" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331898v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest_a_00894" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472910v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lepinteur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattavudh Powdthavee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.05.038" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029872v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Brodeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N Fl&#232;che" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warn N Lekfuangfu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.09.018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02534271v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2019.102258" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139138v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2020.101866" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12367" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01989243v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20181098" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189873v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12190" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Powdthavee Nattavudh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Powdthavee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ward" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109064v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-fleche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8927-075X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185187935" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=W5GWWMYAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000419121304" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581752v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Costa-Font" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fl&#232;che" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Pagan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecca.12510" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331898v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2023.102840" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02613181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/rest_a_00894" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472910v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lepinteur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattavudh Powdthavee" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2021.05.038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02489764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah N Fl&#232;che" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warn N Lekfuangfu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E. Clark" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2018.09.018" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029872v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Brodeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2020.104346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02534271v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2019.102258" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.labeco.2020.101866" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02164037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01989243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1257/pandp.20181098" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03189873v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Layard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/kykl.12129" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Senik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/roiw.12190" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Powdthavee Nattavudh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Powdthavee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ward" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109064v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>