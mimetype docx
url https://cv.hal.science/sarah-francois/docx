--- v0 (2026-03-16)
+++ v1 (2026-05-21)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1138-8800</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GgJo2msAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -197,3125 +218,3125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of poultry vaccination with the interspecies transmission and molecular evolution of H5 subtype avian influenza virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayna Raghwani</w:t>
+                <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah C Hill</w:t>
+                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah François</w:t>
+                <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Lefrancq</w:t>
+                <w:t xml:space="preserve">Patrick Makoundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.ado9140⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (7), pp.e00263-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777951v2</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05155756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the genomic sequence of an iflavirus, a protoambidensovirus, and of three microviruses detected in mosquitoes (Aedes albopictus and Culex quinquefasciatus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Association of poultry vaccination with the interspecies transmission and molecular evolution of H5 subtype avian influenza virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayna Raghwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah C Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Lefrancq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00263-25⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (4), pp.eado9140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.ado9140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155756v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777951v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary of taxonomy changes ratified by the International Committee on Taxonomy of Viruses (ICTV) from the Animal DNA Viruses and Retroviruses Subcommittee, 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Varsani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adly M.M. Abd-Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Arnberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly S Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mária Benkő</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 106 (7), pp.002113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.002113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05212164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host species drive composition of mosquito virome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 8 (5), pp.852-853. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02385-w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the genomic sequence of a circo-like virus and of three chaphamaparvoviruses detected in mute swan (Cygnus olor)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Perrins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver G Pybus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.01186-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of host age on viral and bacterial communities in a waterbird population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah C Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Thézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian L Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Simmonds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (2), pp.215-226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-022-01334-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity, recombination and cross-species transmission of a waterbird gammacoronavirus in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salik Nazki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen H Vickers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher M Perrins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 104 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.001883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal dynamics of the wild rodent faecal virome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Infection with a recently discovered gammaherpesvirus variant in european badgers, Meles meles, is associated with higher relative viral loads in blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Shan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayna Raghwani</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsty Marsh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chris Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina D. Buesching</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16778⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (10), pp.1154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens11101154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338469v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection with a recently discovered gammaherpesvirus variant in european badgers, Meles meles, is associated with higher relative viral loads in blood</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Seasonal dynamics of the wild rodent faecal virome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayna Raghwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina L. Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina D. Buesching</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens11101154⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (17), pp.4763-4776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338414v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virion-associated nucleic acid-based metagenomics: a decade of advances in molecular characterization of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Moubset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essowè Palanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 112 (11), pp.2253-2272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-03-22-0096-RVW⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of genital tract mustelid gammaherpesvirus 1 (Musghv-1) reactivation are linked to stressors in european badgers (Meles Meles)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Total infectomes of 162 SARS-CoV-2 cases using meta-transcriptomic sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cixiu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ti Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82 (1), pp.e44-e48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom11050716⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338374v1</w:t>
+                <w:t xml:space="preserve">hal-04338901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total infectomes of 162 SARS-CoV-2 cases using meta-transcriptomic sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of genital tract mustelid gammaherpesvirus 1 (Musghv-1) reactivation are linked to stressors in european badgers (Meles Meles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming-Shan Tsai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David W. Macdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina D. Buesching</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (5), pp.716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom11050716⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2020.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338901v1</w:t>
+                <w:t xml:space="preserve">hal-04338374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the Viral Community Associated with the Alfalfa Weevil (Hypera postica) and Its Host Plant, Alfalfa (Medicago sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Kulikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.791. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v13050791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an understanding of the avian virome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver G Pybus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101 (8), pp.785-790. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic Epidemiology of SARS-CoV-2 in Guangdong Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Du Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verity Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 181 (5), pp.997-1003.e9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cell.2020.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution and phylogeography of Culex pipiens densovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mine Altinli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Justy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (2), pp.vez053. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ve/vez053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence for the east–west spread of the highly pathogenic avian influenza H5N1 virus between Central Asian and east Asian-Australasian flyways in China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyue Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiqi Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Vrancken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuo Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongping Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 8 (1), pp.823-826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/22221751.2019.1623719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Prevalent Densovirus Discovered in Acari. Insight from Metagenomics in Viral Communities Associated with Two-Spotted Mite (Tetranychus urticae) Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah François</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Duncan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonor Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celya Danzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (3), pp.233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v11030233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of alfalfa virus F, a new member of the genus Marafivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev G. Nemchinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Ogliastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemarie W. Hammond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0203477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01918048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in taxonomic assignment efficiency of viral reads in metagenomic studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Filloux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 244, pp.230-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization and prevalence of two capulaviruses: Alfalfa leaf curl virus from France and Euphorbia caput-medusae latent virus from South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brejnev Muhire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Hartnady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 493, pp.142-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2016.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of parvovirus-related sequences in an unexpected broad range of animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, 13 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep30880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les densovirus : une « massive attaque » chez les arthropodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Gosselin Grenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Salasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah François</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dupressoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (1), pp.19-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2015.0589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel itera-like densovirus isolated by viral metagenomics from the sea barley Hordeum marinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Yaverkovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/genomeA.01196-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3325,98 +3346,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus associés à des insectes ravageurs de cultures : diversité et écologie des communautés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3426,154 +3447,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery and characterisation of viral biocontrol candidates: viromics contribution to plant protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics 2024 symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3583,159 +3604,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viral Metagenomics Approaches for High-Resolution Screening of Multiplexed Arthropod and Plant Viral Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Ogliastro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roumagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viral Metagenomics: Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1746, Humana Press Inc., 217 p., 2018, Methods in Molecular Biology, 978-1-4939-7683-6; 978-1-4939-7682-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-7683-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3745,151 +3766,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted viral communities between Aedes albopictus and Culex quinquefasciatus in La Rėunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Antoine-Lorquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah François</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Makoundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Perriat-Sanguinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3899,114 +3920,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et écologie des virus associés aux arthropodes : des communautés aux génomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université Montpellier, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017MONTT106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01697877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId140"/>
+      <w:footerReference w:type="default" r:id="rId141"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4074,51 +4095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3C83408"/>
+    <w:nsid w:val="D8D6A4BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4305,51 +4326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1138-8800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777951v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingying Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayna Raghwani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Hill" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lefrancq" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado9140" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650617v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02385-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505155v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Perrins" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01186-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L Smith" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01334-4" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183014v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Nazki" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Vickers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001883" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338469v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. Faust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Marsh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338414v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shan Tsai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Newman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina D. Buesching" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101154" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338374v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050716" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cixiu Li" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti Liu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.12.004" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338328v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001447" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338734v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Plessis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verity Hill" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.04.023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338532v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyue Meng" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Yang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Liu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1623719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837296v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brejnev Muhire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hartnady" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697877v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT106" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-francois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1138-8800" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GgJo2msAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155756v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Antoine-Lorquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Perriat-Sanguinet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00263-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777951v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingying Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayna Raghwani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah C Hill" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lefrancq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ado9140" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05212164v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Varsani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adly M.M. Abd-Alla" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Arnberg" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly S Bateman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Benk&#337;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.002113" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650617v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02385-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04505155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher M Perrins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver G Pybus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01186-23" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04026520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Th&#233;z&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L Smith" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Simmonds" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-022-01334-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183014v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salik Nazki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen H Vickers" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001883" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming-Shan Tsai" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Newman" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Macdonald" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina D. Buesching" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens11101154" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338469v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina L. Faust" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dung Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Marsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16778" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Moubset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maclot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essow&#232; Palanga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Julian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-22-0096-RVW" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338901v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cixiu Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Hu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ti Liu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2020.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11050716" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03247676v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Kulikowski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frayssinet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13050791" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338328v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001447" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Lu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Plessis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Liu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verity Hill" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Kang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2020.04.023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965158v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mine Altinli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lequime" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Courcelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Justy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/vez053" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338532v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyue Meng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiqi Yang" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Vrancken" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongping Liu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2019.1623719" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154545v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Duncan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Rodrigues" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celya Danzelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11030233" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01918048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev G. Nemchinov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie W. Hammond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0203477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Martin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.11.011" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837296v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brejnev Muhire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Hartnady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2016.03.016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511996v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gayral" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep30880" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837284v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gosselin Grenet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Salasc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dupressoir" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2015.0589" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837275v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yaverkovski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01196-14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486321v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04486313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Francois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7683-6_7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777812v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01697877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017MONTT106" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>