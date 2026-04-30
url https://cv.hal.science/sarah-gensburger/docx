--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -299,920 +299,920 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orli Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2024, 9783031345968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782130835998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De-commemoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Wustenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn Books. , 2023, Worlds of memory, 9781805391074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04249237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui pose les questions mémorielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 2023, 9780367650391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 Pandemic and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orli Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave. 2023, 9783031345968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34597-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Wustenberg</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Berghahn Books. , 2023, Worlds of memory, 9781805391074</w:t>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 540 p., 2023, 9782130835998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Para qué sirven las políticas de la memoria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad del Rosario. 2022, 9789587849707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12804/urosario9789587849714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The COVID-19 Pandemic and Memory</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrations of Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dybris Mc Quaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 2022, 9783031184352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Memory. Can we really learn from the past?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave, 2020, Andrew Hoskins; John Sutton, 978-3-030-34202-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34202-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoriaux du 13 Novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, 540 p., 2023, 9782130835998</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'EHESS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Administrations of Memory</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les politiques de mémoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...343 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po, pp.186, 2017, 9782724621259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1991,165 +1991,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05502678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Imaginer un monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire du Jardin mémoriel en hommage aux victimes des attentats de novembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-35487-083-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05416936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The value of memory. A European perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence of the past. A European Album</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publication office of the European Union, 2025, 9789284824281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04987890v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05416936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives at my Doorstep: Researching Memory as an &amp;quot;Improper Historian</w:t>
               </w:r>
@@ -2211,290 +2211,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04850163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une Opinion Publique Située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et la Shoah</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Calmann Levy, pp.333-376, 2023, 9782702185124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04040086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qui pose les questions mémorielles ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782271147028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04257426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et TOC de l'ouvrage Dé-commémoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Wustenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-commémoration. Quand le monde déboulonne des statues et renomme des rues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-20, 2023, Histoire, 9782213722054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayard</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04194860v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04040086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La naissance des &amp;quot;Juste de France</w:t>
               </w:r>
@@ -2648,51 +2648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pourquoi questionner la mémoire collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782130835998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, A paraître, 2130835996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3381,51 +3381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taner Akçam; Claire Andrieu; Annette Becker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les génocides. Itinéraires de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.193-214, 2021, 9782271138453. </w:t>
@@ -5423,173 +5423,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00911436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Erinnerung der Opfer&amp;quot; und Demokratische Identität : Zwischen nationaler Geschichte und individueller Erzählung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gesine Schwan, Jerzy Holzer, Marie-Claire Lavabre, Birgit Schwelling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demokratische politische Identität. Deutschland, Polen und Frankreich im Vergleich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VS Verlag für Sozialwissenschaften, pp.251-284, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Z Jerozolimy do Paryza. Sprawiedliwi wsrod Narodow Swiata - miedzy bohaterem indywidualnym a zbiorowym heroizmem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Kujawska, Bogumil Jewsiewicki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia - Pamiec - Tozsamosc (Histoire - Mémoire - Identité). Postaci upamietniane przez wspolczesnich mieszkancow roznych czesci Europy (Héros commémorés par les habitants des différentes parties de l'Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instytut Historii UAM, pp.131-138, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069537v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oublier, se souvenir, transmettre &amp;quot;l'expérience concentrationnaire&amp;quot; : de l'importance des cadres sociaux de la mémoire</w:t>
               </w:r>
@@ -5829,5088 +5829,5088 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pourquoi dé-commémorer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Wustenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactica Historica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2025.011.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05073620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une ville sans juifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05416900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les devenir des droits locatifs des Juifs parisiens sous l'Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loyers et copropriété</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9, pp.33-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05269254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une ville sans juifs</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives du Web et la pandémie de Covid-19 : entre logiques institutionnelles et initiatives personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04920128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de la concurrence des mémoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Vol. 74 (2), pp.197-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.742.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05034697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collecting traces of the outside world: an alternative collective memory of the lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (4), pp.385-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13527258.2024.2303114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques mémorielles, dé-commémorations et débats publics, entretien avec Chantal Kesteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04863833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Artificial Intelligence the Future of Collective Memory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clavert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1, pp.195 - 208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/29498902-202400019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collective memory and autobiographical memory: Perspectives from the humanities and cognitive sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucrèce Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Rathbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Clifford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Souchay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WIREs Cognitive Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (3), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcs.1635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leçons de l’histoire n’existent pas. Entretien avec Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Naudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Peretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persécution des juifs et espace urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 62 (1), pp.5-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.062.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“¿Quiénes y cómo archivan la pandemia ? Proyecto. ArchiCOVID: Un estudio de los registros participativos de la Covid-19”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malena Bastias Sekulovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín del Archivo de La Paz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.127-142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et démocratisation: vers un nouveau paradigme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72 (3), pp.367-370</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Facteurs associés à la résilience et à la santé mentale des enfants et des adolescents (9-16 ans) lors du confinement suite à la COVID-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khirredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spoliation et voisinage. Le logement à Paris 1943-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Histoire urbaine, 3 (62), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.062.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03061661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les usages du temps libre, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Verdun à Vichy et retour : quand des économistes font fausse route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Anglaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Bruttmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Savoirs</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers résultats des facteurs associés à la résilience et à la santé mentale des enfants et des adolescents (9-18 ans) lors du premier confinement lié à la Covid-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khirredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cov_8, pp.2-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport de la société française à la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">, 2021, La Mémoire en France et en Allemagne, Hors série</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Pourquoi dé-commémorer ?</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconfiner les archives du COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenny Wustenberg</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactica Historica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre voix aux gens du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Au-delà de la concurrence des mémoires</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre voix aux gens du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tudoux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.197-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de mémoire sont-elles des outils efficaces de transformation des sociétés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures.cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant spatial pour l’histoire de la Shoah en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Noc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (4), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.674.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer les victimes d'attentats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, hors série Commémorer, pp.34-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de mémoire sont-elles des outils efficaces pour lutter contre le racisme et l'antisémitisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://revue.alarmer.org/les-politiques-de-memoire-sont-elles-des-outils-efficaces-pour-lutter-contre-le-racisme-et-lantisemitisme/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre l'histoire pour comprendre son élaboration : des bulles sonores à la webapp &amp;quot;passe-ici-.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269-270, pp.117-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand deux chercheuses font revivre les voix du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 349, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiting History, Witnessing Memory. A study of a Holocaust Exhibition in Paris in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.630-645</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrations of Memory: Transcending the Nation and Bringing back the State in Memory Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dybris Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Politics, Culture, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10767-018-9300-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02081112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire est-elle un outil de lutte contre le racisme et l'antisémitisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives comme matériaux commémoratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (250), pp.255-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépolitiser le passé, politiser le musée? A la rencontre des visiteurs d'expositions historiques sur la Première Guerre mondiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le musée et le politique, 28, pp.73-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénaturalisation : une histoire sociale des pratiques administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.211-215</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire en ses lieux. Essai de topographie de la première commémoration du 13 novembre 2015 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Griveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.50-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Souvenirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Spoliation à Paris, 2, pp.59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halbwachs's studies in collective memory: a founding work for contemporary &amp;quot;memory studies&amp;quot;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.396-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commémoration en pratique : les lieux sociaux du rapport au passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.121.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Album</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Spoliation à Paris, 2, pp.115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et devoir voir le passé. Retour sur une exposition historique à visée commémorative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Voir l'histoire : sources visuelles et écriture du regard, 68 (3), pp.81-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01201816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Philippe Joutard, Histoire et mémoires, conflits et alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.225-226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Très chers voisins. Antisémitisme et politique du logement, Paris 1942-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Antisémitisme(s) : un éternel retour ?, 62 (2-3), pp.172-201</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01207076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion internationale de la catégorie de &amp;quot;Juste parmi les Nations&amp;quot;. (Re)penser l'articulation entre diffusion des droits de l'homme et globalisation de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Après-guerre : mémoire versus réconciliation, 22 (4), pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.224.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antisemitism and Urban Development in France in the Second World War : The Case of Paris's Ilot 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (23), pp.381-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picturing the Looting of Jewish Belongings during the Holocaust : What can history do with Images ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dapim: Studies on the Holocaust (Routledge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23256249.2014.911525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01025392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en scène le passé. Ethnographie de l'instrumentation de l'œuvre d'art dans les politiques de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Espaces des politiques mémorielles. Enjeux de mémoire, 2 (66), pp.129-145</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images, lettres et sons. Compte-rendu de l'ouvrage de Sarah Gensburger, Images d’un pillage : album de la spoliation des Juifs à Paris, 1940-1945 (Paris, Textuel, coll. « En quête d’archives », 2010, 160 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreyfus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.117.0259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Localiser le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Localiser le passé, 3 (92), pp.2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History's Contributions to the Renewal in the Sociology of the State. Crossed Franco-American Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXXIII (2), pp.43-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jerusalem to Paris : the Institutionalization of the Category of the &amp;quot;Righteous of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Culture Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.150-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croiser les échelles pour élucider une politique urbaine. Pourquoi expulse-t-on les habitants de l'îlot 16 à Paris à partir de 1941 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.169-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une &amp;quot;mémoire européenne&amp;quot; à l'européanisation de la &amp;quot;mémoire&amp;quot;. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions historiennes au renouveau de la sociologie de l'État. Regards croisés franco-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.579-602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Righteous among the Nations as elements of collective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 203-204, pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur l'institutionnalisation récente des memory studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132-VI (3), pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La main invisible de l'État américain. Lecture critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Vol. 74 (2), pp.197-226. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 5, pp.1023-1030</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images d'un pillage. Regards sur la spoliation des Juifs à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heritage Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78, pp.135-157</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politiques mémorielles, dé-commémorations et débats publics, entretien avec Chantal Kesteloot</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugares materiales, memoria y espacio social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés Futurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15</w:t>
+              <w:t xml:space="preserve">Anthropos. Huellas del conocimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 218, pp.21-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clavert</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologue et l'actualité. Retour sur l'&amp;quot;Hommage de la Nation aux 'Justes' de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory Studies Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.116-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Lucrèce Heux</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure du Juste et politique publique de la mémoire en Pologne : entre relations diplomatiques et structures sociales (1945-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...2743 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Niewiedzial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Voir l'histoire : sources visuelles et écriture du regard, 68 (3), pp.81-99</w:t>
+              <w:t xml:space="preserve">, 2007, 34, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...1440 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et bricolage : l'exemple de la cérémonie de remise de médaille de Juste parmi les Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 3, pp.433-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01068654v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00911353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de sociologie de la mémoire : le cas du souvenir des camps annexes de Drancy dans Paris</w:t>
               </w:r>
@@ -11202,51 +11202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF1F7875"/>
+    <w:nsid w:val="028D5BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11433,51 +11433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-gensburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075659069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Fridman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Wustenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03969594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352831v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34597-5" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194818v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04363992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789587849714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mc Quaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34202-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111439273-004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257426v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194860v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/de-commemoration-9782213722054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040086v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mcquaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-13-1411-7#about" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416900v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073620v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2025.011.01" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.742.0197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rathbone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clifford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061661v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0081" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636372v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khirredine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Estevez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Rezzoug" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Anglaret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Noc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063953v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-018-9300-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610153v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613119v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.224.0537" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23256249.2014.911525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreyfus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.117.0259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Niewiedzial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2002.403712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-gensburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075659069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Fridman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03969594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Wustenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34597-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04363992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789587849714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mc Quaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34202-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111439273-004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/de-commemoration-9782213722054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mcquaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-13-1411-7#about" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2025.011.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.742.0197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rathbone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clifford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khirredine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Estevez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Rezzoug" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0081" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Anglaret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Noc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-018-9300-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.224.0537" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23256249.2014.911525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreyfus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.117.0259" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Niewiedzial" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2002.403712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>