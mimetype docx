--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -341,1484 +341,1484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De-commemoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Wustenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn Books. , 2023, Worlds of memory, 9781805391074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04249237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9782130835998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUF</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9782130835998</w:t>
+                <w:t xml:space="preserve">hal-03969594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui pose les questions mémorielles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. 2023, 9780367650391</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The COVID-19 Pandemic and Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orli Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave. 2023, 9783031345968. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-34597-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04352831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Berghahn Books. , 2023, Worlds of memory, 9781805391074</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de France, 540 p., 2023, 9782130835998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">¿Para qué sirven las políticas de la memoria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04249237v1</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad del Rosario. 2022, 9789587849707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12804/urosario9789587849714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The COVID-19 Pandemic and Memory</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrations of Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dybris Mc Quaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer. 2022, 9783031184352</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04194882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond Memory. Can we really learn from the past?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave, 2020, Andrew Hoskins; John Sutton, 978-3-030-34202-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-34202-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mémoriaux du 13 Novembre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de France, 540 p., 2023, 9782130835998</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Truc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de l'EHESS, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03058443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi servent les politiques de mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.186, 2017, 9782724621259</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01583566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire vive. Chroniques d'un quartier. Bataclan, 2015-2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anamosa, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visites scolaires, histoire et citoyenneté. Les expositions du centenaire de la Première Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Torterat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation Française, 2016, Musées-Mondes</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National Policy, Global Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn, 15, pp.228, 2016, Berghahn Monographs in French Studies, 9781785332548</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01355892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witnessing the Robbing of the Jews. A photographic Album, Paris, 1940-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Indiana University Press, pp.232, 2015, 978-0-2530-1744-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01179858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resisting genocide : the multiple forms of rescue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sémelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Springer. 2022, 9783031184352</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Sémelin; Claire Andrieu; Sarah Gensburger. Columbia University Press, pp.539, 2011, The CERI series in comparative politics and international studies, 9781849040594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazi Labor Camps in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Berghahn Books, pp.168, 2011, 978-0-8574-5139-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Editions de l'EHESS, 2020</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;Justes&amp;quot; de France. Politiques publiques de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po, pp.240, 2010, Académique, 978-2-7246-1139-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...97 lines deleted...]
-              <w:t xml:space="preserve">, pp.189, 2018, Les passés dans le présent. Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images du pillage. Album de la spoliation des Juifs à Paris (1940-1948)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Textuel, pp.160, 2010, 978-2-8459-7361-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...586 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834728v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance aux génocides: de la pluralité des actes de sauvetage</w:t>
               </w:r>
@@ -1991,165 +1991,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05502678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The value of memory. A European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presence of the past. A European Album</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publication office of the European Union, 2025, 9789284824281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04987890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Imaginer un monument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire du Jardin mémoriel en hommage aux victimes des attentats de novembre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-35487-083-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05416936v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-04987890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narratives at my Doorstep: Researching Memory as an &amp;quot;Improper Historian</w:t>
               </w:r>
@@ -2398,51 +2398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction et TOC de l'ouvrage Dé-commémoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Wustenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dé-commémoration. Quand le monde déboulonne des statues et renomme des rues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2549,883 +2549,883 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Administration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Dybris Mcquaid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Gutman Yifat; Wüstenberg Jenny. </w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dybris Mc Quaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Memory Activism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, pp.142-148, 2023, 9780367650391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dybris Mcquaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gutman Yifat; Wüstenberg Jenny. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Memory Activism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2023, 978036765039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Pourquoi questionner la mémoire collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire collective en questions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782130835998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocked Memory Activism: Has Social Distancing Changed Commemoration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orli Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Dybris Mc Quaid</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook of Memory Activism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-41, 2023, 9780367650391</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Juifs à Paris sous L'Occupation et La spoliation des appartements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Juive de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albin Michel, pp.681-685, 2023, 9782226491343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04228635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mein Kampf est-il un lieu de mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire collective en question(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, A paraître, 2130835996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03911931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mots de la Covid dans l'espace public. Retour sur le projet participatif « Vitrines en confinement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvie Ducas, Rossana de Angelis, Agathe Cormier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures confinées. Créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, 2022, 9791037016782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03895002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Who are the Witnesses of the Covid-19 Lockdown? The Case of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Witnessing memory and crisis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Amsterdam University Press, pp.11-19, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789048557578/ahm.2022.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03714946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unlocked Memory Activism: Has Social Distancing Changed Commemoration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orli Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gutman Yfat; Wüstenberg Jenny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Memory Activism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.142-148, 2023, 9780367650391</w:t>
+              <w:t xml:space="preserve">, Routledge, 2021, 9781000646290</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Orli Fridman</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser les génocides et les crimes de masse avec les outils ordinaires des sciences sociales. Retour sur trois parcours de chercheuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...78 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...478 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lefranc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taner Akçam; Claire Andrieu; Annette Becker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser les génocides. Itinéraires de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, pp.193-214, 2021, 9782271138453. </w:t>
@@ -3939,221 +3939,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03063765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[Introduction] Les terrains de la mémoire : approches croisées à l'échelle locale : du territoire aux terrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Baussant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baussant, Michèle; Chauliac, Marina; Gensburger, Sarah; Venel, Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.9-13, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01804056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle action municipale en matière de mémoire ? L'exemple de la Ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terrains de la mémoire : approches croisées à l'échelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp.73-91, 2018, Les Passés dans le Présent. Série Travaux &amp; Recherches, 978-2-84016-303-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01804045v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">halshs-01804056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Trauma. Researching Memory on My Doorstep</w:t>
               </w:r>
@@ -4238,51 +4238,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle action municipale en matière de 'mémoire' ? L'exemple de la ville de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michèle Baussant; Marina Chauliac; Sarah Gensburger; Nancy Venel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les terrains de la mémoire. Approches croisées à l'échelle locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.75-93, 2018, Les Passés dans le Présent. Séries Travaux &amp; Recherches</w:t>
@@ -5423,173 +5423,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00911436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Z Jerozolimy do Paryza. Sprawiedliwi wsrod Narodow Swiata - miedzy bohaterem indywidualnym a zbiorowym heroizmem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Kujawska, Bogumil Jewsiewicki. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia - Pamiec - Tozsamosc (Histoire - Mémoire - Identité). Postaci upamietniane przez wspolczesnich mieszkancow roznych czesci Europy (Héros commémorés par les habitants des différentes parties de l'Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instytut Historii UAM, pp.131-138, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Erinnerung der Opfer&amp;quot; und Demokratische Identität : Zwischen nationaler Geschichte und individueller Erzählung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gesine Schwan, Jerzy Holzer, Marie-Claire Lavabre, Birgit Schwelling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demokratische politische Identität. Deutschland, Polen und Frankreich im Vergleich</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VS Verlag für Sozialwissenschaften, pp.251-284, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01069540v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01069537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oublier, se souvenir, transmettre &amp;quot;l'expérience concentrationnaire&amp;quot; : de l'importance des cadres sociaux de la mémoire</w:t>
               </w:r>
@@ -5829,260 +5829,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les devenir des droits locatifs des Juifs parisiens sous l'Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loyers et copropriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.33-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05269254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pourquoi dé-commémorer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Wustenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didactica Historica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2025.011.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33055/DIDACTICAHISTORICA.2025.011.01⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05073620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville sans juifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05416900v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-05269254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives du Web et la pandémie de Covid-19 : entre logiques institutionnelles et initiatives personnelles</w:t>
               </w:r>
@@ -6996,3921 +6996,3921 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spoliation et voisinage. Le logement à Paris 1943-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Histoire urbaine, 3 (62), pp.79-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.062.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03061661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Les usages du temps libre, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03509986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers résultats des facteurs associés à la résilience et à la santé mentale des enfants et des adolescents (9-18 ans) lors du premier confinement lié à la Covid-19 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Khirredine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Rezzoug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Cov_8, pp.2-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la résilience et à la santé mentale des enfants et des adolescents (9-16 ans) lors du confinement suite à la COVID-19 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Khirredine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Rezzoug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Verdun à Vichy et retour : quand des économistes font fausse route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Anglaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Bruttmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Bourhis</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Loez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Savoirs</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'espace public du confinement. Archives, participation et inclusion sociale</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rapport de la société française à la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, La Mémoire en France et en Allemagne, Hors série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconfiner les archives du COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Severo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Les usages du temps libre, 3</w:t>
+              <w:t xml:space="preserve">, 2021, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Anglaret</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03511865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre voix aux gens du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Prost</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse Opinion Critique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Savoirs</w:t>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.197-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Vandentorren</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre voix aux gens du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imane Khirredine</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mégane Estevez</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Monjaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.197-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.7097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rapport de la société française à la mémoire</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de mémoire sont-elles des outils efficaces de transformation des sociétés ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures.cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.30-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un tournant spatial pour l’histoire de la Shoah en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Le Noc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (4), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.674.0148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques de mémoire sont-elles des outils efficaces pour lutter contre le racisme et l'antisémitisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://revue.alarmer.org/les-politiques-de-memoire-sont-elles-des-outils-efficaces-pour-lutter-contre-le-racisme-et-lantisemitisme/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commémorer les victimes d'attentats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, La Mémoire en France et en Allemagne, Hors série</w:t>
+              <w:t xml:space="preserve">, 2020, hors série Commémorer, pp.34-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entendre l'histoire pour comprendre son élaboration : des bulles sonores à la webapp &amp;quot;passe-ici-.fr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Severo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2</w:t>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269-270, pp.117-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rendre voix aux gens du passé</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand deux chercheuses font revivre les voix du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Monjaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 349, pp.29-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visiting History, Witnessing Memory. A study of a Holocaust Exhibition in Paris in 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41, pp.197-210</w:t>
+              <w:t xml:space="preserve">Memory Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (6), pp.630-645</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03060656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Administrations of Memory: Transcending the Nation and Bringing back the State in Memory Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dybris Mcquaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Lefranc</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures.cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Politics, Culture, and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10767-018-9300-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02081112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire est-elle un outil de lutte contre le racisme et l'antisémitisme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.23-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03064462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives comme matériaux commémoratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (250), pp.255-262</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépolitiser le passé, politiser le musée? A la rencontre des visiteurs d'expositions historiques sur la Première Guerre mondiale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maël Le Noc</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Teboul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture et Musées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Le musée et le politique, 28, pp.73-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01514232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dénaturalisation : une histoire sociale des pratiques administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 67 (4), pp.146. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.211-215</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01613119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mémoire en ses lieux. Essai de topographie de la première commémoration du 13 novembre 2015 à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Griveaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les chemins de la Mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, hors série Commémorer, pp.34-35</w:t>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.50-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les politiques de mémoire sont-elles des outils efficaces pour lutter contre le racisme et l'antisémitisme ?</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01610153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halbwachs's studies in collective memory: a founding work for contemporary &amp;quot;memory studies&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RevueAlarmer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, https://revue.alarmer.org/les-politiques-de-memoire-sont-elles-des-outils-efficaces-pour-lutter-contre-le-racisme-et-lantisemitisme/</w:t>
+              <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (4), pp.396-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Souvenirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 269-270, pp.117-132</w:t>
+              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Spoliation à Paris, 2, pp.59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commémoration en pratique : les lieux sociaux du rapport au passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Antichan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Teboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La commémoration en pratique : usages et appropriations du centenaire de la Première Guerre mondiale, 121-122, pp.5-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.121.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Visiting History, Witnessing Memory. A study of a Holocaust Exhibition in Paris in 2012</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notice &amp;quot;Album</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memory Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (6), pp.630-645</w:t>
+              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La Spoliation à Paris, 2, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voir et devoir voir le passé. Retour sur une exposition historique à visée commémorative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Politics, Culture, and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Voir l'histoire : sources visuelles et écriture du regard, 68 (3), pp.81-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La mémoire est-elle un outil de lutte contre le racisme et l'antisémitisme ?</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01201816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de Philippe Joutard, Histoire et mémoires, conflits et alliance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre de l'InSHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.23-25</w:t>
+              <w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.225-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Très chers voisins. Antisémitisme et politique du logement, Paris 1942-1944</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...87 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 64 (2), pp.211-215</w:t>
+              <w:t xml:space="preserve">, 2015, Antisémitisme(s) : un éternel retour ?, 62 (2-3), pp.172-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Delphine Griveaud</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01207076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion internationale de la catégorie de &amp;quot;Juste parmi les Nations&amp;quot;. (Re)penser l'articulation entre diffusion des droits de l'homme et globalisation de la mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires en jeu</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Après-guerre : mémoire versus réconciliation, 22 (4), pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.224.0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01406673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antisemitism and Urban Development in France in the Second World War : The Case of Paris's Ilot 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La Spoliation à Paris, 2, pp.59</w:t>
+              <w:t xml:space="preserve">Contemporary European History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (23), pp.381-403</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Halbwachs's studies in collective memory: a founding work for contemporary &amp;quot;memory studies&amp;quot;?</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Picturing the Looting of Jewish Belongings during the Holocaust : What can history do with Images ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Classical Sociology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dapim: Studies on the Holocaust (Routledge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23256249.2014.911525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Antichan</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01025392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images, lettres et sons. Compte-rendu de l'ouvrage de Sarah Gensburger, Images d’un pillage : album de la spoliation des Juifs à Paris, 1940-1945 (Paris, Textuel, coll. « En quête d’archives », 2010, 160 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dreyfus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Teboul</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mate.121.0005⟩</w:t>
+              <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.259-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.117.0259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Notice &amp;quot;Album</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mettre en scène le passé. Ethnographie de l'instrumentation de l'œuvre d'art dans les politiques de la mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'Université d'été de la Bibliothèque Kandinsky</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La Spoliation à Paris, 2, pp.115</w:t>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Espaces des politiques mémorielles. Enjeux de mémoire, 2 (66), pp.129-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00933767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Localiser le passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Localiser le passé, 3 (92), pp.2-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00934105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">History's Contributions to the Renewal in the Sociology of the State. Crossed Franco-American Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Tocqueville Review/La revue Tocqueville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, XXXIII (2), pp.43-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croiser les échelles pour élucider une politique urbaine. Pourquoi expulse-t-on les habitants de l'îlot 16 à Paris à partir de 1941 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Genre Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.169-195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Jerusalem to Paris : the Institutionalization of the Category of the &amp;quot;Righteous of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Culture Politics and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.150-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une &amp;quot;mémoire européenne&amp;quot; à l'européanisation de la &amp;quot;mémoire&amp;quot;. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.8-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Righteous among the Nations as elements of collective memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Social Science Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 203-204, pp.133-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00827023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions historiennes au renouveau de la sociologie de l'État. Regards croisés franco-américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (3), pp.579-602</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexion sur l'institutionnalisation récente des memory studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 132-VI (3), pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00926329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La main invisible de l'État américain. Lecture critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5, pp.1023-1030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images d'un pillage. Regards sur la spoliation des Juifs à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78, pp.135-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00828012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lugares materiales, memoria y espacio social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropos. Huellas del conocimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 218, pp.21-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sociologue et l'actualité. Retour sur l'&amp;quot;Hommage de la Nation aux 'Justes' de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 68, pp.116-131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01067899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire et bricolage : l'exemple de la cérémonie de remise de médaille de Juste parmi les Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.433-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01068654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figure du Juste et politique publique de la mémoire en Pologne : entre relations diplomatiques et structures sociales (1945-2005)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gensburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Niewiedzial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Voir l'histoire : sources visuelles et écriture du regard, 68 (3), pp.81-99</w:t>
+              <w:t xml:space="preserve">, 2007, 34, pp.127-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...1467 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Niewiedzial</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00911353v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01068654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de sociologie de la mémoire : le cas du souvenir des camps annexes de Drancy dans Paris</w:t>
               </w:r>
@@ -11202,51 +11202,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="028D5BBF"/>
+    <w:nsid w:val="47B2468D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11433,51 +11433,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-gensburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075659069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Fridman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03969594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Wustenberg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34597-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04363992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789587849714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mc Quaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34202-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834728v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834725v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416936v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987890v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111439273-004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/de-commemoration-9782213722054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063714v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mcquaid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998753v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804045v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-13-1411-7#about" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069540v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069537v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073620v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2025.011.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416900v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269254v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.742.0197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rathbone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clifford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khirredine" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Estevez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Rezzoug" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061661v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0081" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Anglaret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7097" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Noc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064392v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064385v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-018-9300-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406705v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406659v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.224.0537" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23256249.2014.911525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933767v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424941v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreyfus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.117.0259" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069050v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828009v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827023v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911353v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Niewiedzial" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2002.403712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-gensburger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075659069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944743v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Bourhis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orli Fridman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04249237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Wustenberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03969594v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lefranc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/La_m%C3%A9moire_collective_en_questions" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352831v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34597-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04363992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12804/urosario9789587849714" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194882v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mc Quaid" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34202-9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Truc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351498v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Venel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/index.php/produit/les-terrains-de-la-memoire-approches-croisees-a-lechelle-locale/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01583566v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406647v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Antichan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Teboul" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01355892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393823v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834723v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dreyfus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834728v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01393839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05502678v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04987890v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04850163v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111439273-004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04040086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04257426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04194860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fayard.fr/histoire/de-commemoration-9782213722054" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dybris Mcquaid" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933422v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04228635v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03911931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brayard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ruiz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063746v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cnrs.colle.2021.01.0193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063737v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097060v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097073v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063755v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41329-3_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02075002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063765v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804056v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01804045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01977984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-13-1411-7#about" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729943v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978002v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406692v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406688v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069572v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067283v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00958988v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00836305v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Branche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Lavabre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067602v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911476v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069367v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911436v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069537v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069540v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069538v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069539v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068977v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05269254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05073620v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33055/DIDACTICAHISTORICA.2025.011.01" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05416900v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05034697v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tudoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.742.0197" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384169v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13527258.2024.2303114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863833v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/29498902-202400019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895633v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucr&#232;ce Heux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Rathbone" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Clifford" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Souchay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcs.1635" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922069v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peretz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457074v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933399v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061661v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.062.0081" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03509986v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511797v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vandentorren" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Khirredine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Estevez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla de Stefano" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Rezzoug" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636372v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511813v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Anglaret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Bruttmann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Loez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Prost" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511826v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511865v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063793v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065621v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Monjaret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.7097" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063848v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136627v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Le Noc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.674.0148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064385v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064392v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03060656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02081112v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-018-9300-3" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03064462v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063958v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01514232v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01613119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01610153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Griveaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406659v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406705v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564320v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0005" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406708v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406700v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207076v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01406673v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.224.0537" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067612v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025392v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23256249.2014.911525" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424941v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dreyfus" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.117.0259" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933767v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00934105v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069050v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00827023v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828009v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926329v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068982v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00828012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067899v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01068654v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Niewiedzial" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911417v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00926318v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfsp.2002.403712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>