--- v0 (2026-04-09)
+++ v1 (2026-05-01)
@@ -1836,203 +1836,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about the social value(s) of materials?</w:t>
+                <w:t xml:space="preserve">Le congé individuel de formation : un droit national, des déclinaisons régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moysan-Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369751v1</w:t>
+                <w:t xml:space="preserve">halshs-01369640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le congé individuel de formation : un droit national, des déclinaisons régionales</w:t>
+                <w:t xml:space="preserve">What about the social value(s) of materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.1-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369640v1</w:t>
+                <w:t xml:space="preserve">halshs-01369751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique du droit de la formation professionnelle continue : un changement de paradigmes ?</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52D92075"/>
+    <w:nsid w:val="4A97DA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-ghaffari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-3245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075690810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cens.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moysan-Louazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hettinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Sciences_sociales_et_soci%C3%A9t%C3%A9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-ghaffari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-3245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075690810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cens.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moysan-Louazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hettinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Sciences_sociales_et_soci%C3%A9t%C3%A9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>