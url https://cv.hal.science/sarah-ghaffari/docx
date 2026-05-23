--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1836,203 +1836,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le congé individuel de formation : un droit national, des déclinaisons régionales</w:t>
+                <w:t xml:space="preserve">What about the social value(s) of materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">2008, pp.1-6</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369640v1</w:t>
+                <w:t xml:space="preserve">halshs-01369751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What about the social value(s) of materials?</w:t>
+                <w:t xml:space="preserve">Le congé individuel de formation : un droit national, des déclinaisons régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ghaffari</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Giffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guégnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moysan-Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01369751v1</w:t>
+                <w:t xml:space="preserve">halshs-01369640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du cadre juridique du droit de la formation professionnelle continue : un changement de paradigmes ?</w:t>
               </w:r>
@@ -2983,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4A97DA1F"/>
+    <w:nsid w:val="47E84106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-ghaffari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-3245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075690810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cens.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moysan-Louazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hettinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Sciences_sociales_et_soci%C3%A9t%C3%A9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-ghaffari" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8550-3245" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075690810" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cens.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823257v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Desfontaines" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ghaffari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rac.28060" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369510v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Misset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Pavis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ponnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00356464v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Giffard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;gnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moysan-Louazel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Podevin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.4047" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369703v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Ruyet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fraillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bourgois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louvat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369662v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Hettinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369761v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369765v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369827v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369522v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00593944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cousin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.bouff.2011.01.0161" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bretesch&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-France Saint Laurent-Kogan  (de)" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/economie-et-gestion.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369582v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369588v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Riot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369610v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/collections/Sciences_sociales_et_soci%C3%A9t%C3%A9s" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333563v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Epiard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gautron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04146623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alleman" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arancet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Rouvrais" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Jordan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Stewart" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaultier Lebris" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Joder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manhal Alnasser" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727536v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alnasser Manhal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cook Sandra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flannagan Bryan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Katie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02065132v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mallard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pavageau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369659v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>