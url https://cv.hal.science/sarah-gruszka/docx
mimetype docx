--- v0 (2026-04-12)
+++ v1 (2026-05-19)
@@ -347,1571 +347,1571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04027362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« La sacralisation de la Grande Guerre patriotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde La Vie. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, p. 82-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">“The Diaries of Besieged Leningraders (1941–1944): Representations of a Mass Famine during World War II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Literature and Medecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (1), p. 98-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Les Sites de la mémoire russe. Tome II : Histoires et mythes de la mémoire russe&amp;quot;, sous la direction de Georges Nivat, Fayard/CN, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (1), p. 202-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de &amp;quot;Combattre, survivre, témoigner. Expériences soviétiques de la Seconde Guerre mondiale&amp;quot;, Emilia Koustova (dir.), Presses Universitaires de Strasbourg, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 93 (1), p. 199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Павел Полян, « Если только буду жив... » : 12 дневников военных лет, СПб., Нестор-И-стория, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 63 (3-4), p. 816-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2022, p. 82-83</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« “Dois-je écrire sur moi ?” La part du personnel dans les journaux intimes soviétiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1), p. 97-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les monuments de la Seconde Guerre mondiale, de Leningrad à Saint-Pétersbourg : l’impossible renoncement au modèle héroïque ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, p. 62-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La subjectivité dans les ego-documents russes : entre l’individuel et le collectif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Priadko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 92 (1), p. 97-106</w:t>
+              <w:t xml:space="preserve">, 2021, 92 (1), p. 9-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les monuments de la Seconde Guerre mondiale, de Leningrad à Saint-Pétersbourg : l’impossible renoncement au modèle héroïque ? »</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Dois-je écrire sur moi ? » La part du personnel dans les journaux intimes soviétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les Carnets de la ville morte : Dostoïevski dans Leningrad en état de siège (1941-1944) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études slaves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (3), pp.639-654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Images séquentielles d’une catastrophe historique : le défi de deux parutions récentes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires en jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13, p. 62-69</w:t>
+              <w:t xml:space="preserve">, 2020, 10, p. 6-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La subjectivité dans les ego-documents russes : entre l’individuel et le collectif »</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de &amp;quot;Memory Laws, Memory Wars&amp;quot; de Nikolay Koposov, Cambridge University Press, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, p. 155-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Память о блокаде Ленинграда между стагнацией и динамизмом: Мемориальные практики »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неприкосновенный запас</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128, p. 119-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le siège de Leningrad en quête de commémoration, 77 ans après »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, p. 152-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04026258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de &amp;quot;Besieged Leningrad. Aesthetic Responses to Urban Disaster&amp;quot;, Polina Barskova, NYU Press / De Kalb, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Monde russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (4), pp.645-648</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de &amp;quot;Trauma in First Person. Diary Writing During the Holocaust&amp;quot;, Amos Goldberg, Bloomington, IN: Indiana University Press, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, p. 178-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La figure de Nestor Makhno dans l’Ukraine d’aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contretemps. Bulletin de critique bibliographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inquiétante étrangeté, inquiétante familiarité à l’ère soviétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eugène Priadko</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trans : Revue de Littérature Générale et Comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'inquiétante étrangeté, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Blocus (Blokada) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Témoigner entre histoire et mémoire : revue pluridisciplinaire de la Fondation Auschwitz = Getuigen tussen geschiedenis en gedachtenis : multidisciplinair tijdschrift van de Auschwitz stichting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 121, p. 170-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du &amp;quot;Journal de Léna&amp;quot; de Léna Mukhina (préfacé par Nicolas Werth, traduit du russe par Bernard Kreise, Paris, Robert Laffont, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des études slaves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 92 (1), p. 9-22</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (1)</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mots du pouvoir et de l’intime dans Leningrad assiégé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue russe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp. 53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (3), pp.639-654</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux journaux intimes soviétiques de la Seconde Guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...771 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954582v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01954591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Camp Guard: Tattoos and Drawings from the Gulag&amp;quot;, Dantsig Baldaev (Elisabeth Anstett and Luba Jurgenson dir.), édition des Syrtes, 2013</w:t>
               </w:r>
@@ -2570,303 +2570,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Опыт изучения ленинградской блокады во Франции »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ленинградская блокада в международном гуманистическом дискурсе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Фонд сохранения и популяризации наследия Даниила Гранина; ‘СПб ГБУК «Центральная городская публичная библиотека имени В. В. Маяковского», Sep 2021, Saint-Pétersbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Jews in Times of Siege through Diaries of Leningrad (1941-1944)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Everyday Life of Jews in the USSR during the Holocaust and its Early Aftermath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Institute for Holocaust Research at Yad Vashem, 2021, Jérusalem, Israël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04030142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La réception de la répression des anarchistes russes au début de l'ère soviétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gruszka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception du Goulag en Europe et dans l’espace méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eur’ORBEM (CNRS-Sorbonne université); Université de Florence, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04030041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, International Institute for Holocaust Research at Yad Vashem, 2021, Jérusalem, Israël, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Личное восприятие идеологии сталинизма во время войны в свете дневников блокадного Ленинграда”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum for Young Scholars of Soviet and Post-Soviet History and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Advanced Soviet and Post-Soviet Studies’, NRU Higher School of Economics, Dec 2021, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029255v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04029264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Как писать “я” в эпоху “мы” ? Поиски идеологически допустимого дневника во время ленинградской блокады »</w:t>
               </w:r>
@@ -4628,51 +4628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.2.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026354v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026386v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026360v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027391v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Priadko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousselet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423726v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954591v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030041v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029255v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029264v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/cadavres-sovietiques-enjeux-esthetiques-politiques-et-memoriels-en-contexte-de-guerre-et-de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tcherneva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sumpf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gruszka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/slovo.2025.15826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392697v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delaunay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.2.1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027391v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026354v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026386v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026371v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026360v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026245v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Priadko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954578v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027369v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026388v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026341v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026258v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954610v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rousselet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027398v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954591v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423726v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954600v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519997v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471278v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030123v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029272v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030058v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029264v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030142v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030041v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029255v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029268v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030068v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030077v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04030093v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zaytseva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lerner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/cadavres-sovietiques-enjeux-esthetiques-politiques-et-memoriels-en-contexte-de-guerre-et-de" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392734v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Tcherneva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sumpf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027375v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954571v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027379v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027388v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954615v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04025644v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>