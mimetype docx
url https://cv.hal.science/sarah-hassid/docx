--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -100,209 +100,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Focus. Les images retrouvées du chant des sirènes : Georges Kastner dans les collections de la Bnu »</w:t>
+                <w:t xml:space="preserve">Figures de musiciennes du XIXe au XXIe siècle. Mises en scènes, en images et en récits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vallet-Collot</w:t>
+                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de la BNU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Musique : archives et fonds musicaux (31), p. 26-31. </w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, « Figures de musiciennes » (59), p. 7-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/144l4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/14lk6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371323v1</w:t>
+                <w:t xml:space="preserve">hal-05371313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figures de musiciennes du XIXe au XXIe siècle. Mises en scènes, en images et en récits</w:t>
+                <w:t xml:space="preserve">« Focus. Les images retrouvées du chant des sirènes : Georges Kastner dans les collections de la Bnu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Lebarbier</w:t>
+                <w:t xml:space="preserve">Catherine Vallet-Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, « Figures de musiciennes » (59), p. 7-28. </w:t>
+              <w:t xml:space="preserve">La Revue de la BNU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Musique : archives et fonds musicaux (31), p. 26-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/14lk6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/144l4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371313v1</w:t>
+                <w:t xml:space="preserve">hal-05371323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’invention du paysage élégiaque autour de 1800 »</w:t>
               </w:r>
@@ -803,51 +803,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au colloque &amp;quot; Figures de musiciennes dans l'art occidental : images, scénographies, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -930,51 +930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Figures de musiciennes. Mises en scènes, en images et en récits (XIXe-XXIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lebarbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 59, 412 p., 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1192,173 +1192,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peintre à la lyre. Transpositions de la musique grecque antique en France à l’aube du XIXe siècle</w:t>
+                <w:t xml:space="preserve">De la collection à l’iconothèque. Paul Chenavard et son &amp;quot;Panthéon de papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Corbieer, Sibylle Emerit, et Christophe Vendries. </w:t>
+              <w:t xml:space="preserve">Jessica Desclaux, Bertrand Gervais, Corentin Lahouste, Anne Reverseau et Marcela Scibiorska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Villoteau à Saint-Saëns. Une archéologie de la musique antique au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d’archéologie orientale, 2024</w:t>
+              <w:t xml:space="preserve">Iconothèques. Collecte, stockage et transmission chez les écrivains et les artistes (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 165-194., 2024, 978-2-7535-9848-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371241v1</w:t>
+                <w:t xml:space="preserve">hal-05371225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la collection à l’iconothèque. Paul Chenavard et son &amp;quot;Panthéon de papier</w:t>
+                <w:t xml:space="preserve">Le peintre à la lyre. Transpositions de la musique grecque antique en France à l’aube du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jessica Desclaux, Bertrand Gervais, Corentin Lahouste, Anne Reverseau et Marcela Scibiorska. </w:t>
+              <w:t xml:space="preserve">Christophe Corbieer, Sibylle Emerit, et Christophe Vendries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconothèques. Collecte, stockage et transmission chez les écrivains et les artistes (XIXe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 165-194., 2024, 978-2-7535-9848-5</w:t>
+              <w:t xml:space="preserve">De Villoteau à Saint-Saëns. Une archéologie de la musique antique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d’archéologie orientale, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371225v1</w:t>
+                <w:t xml:space="preserve">hal-05371241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle manière d’enseigner et de théoriser la musique au XIXe siècle : Georges et Léonie Boursault, un couple d’élèves et de disciples d’Antoine Reicha</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vallet-Collot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144l4" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Dargnies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03731368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vallet-Collot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144l4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Dargnies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03731368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>