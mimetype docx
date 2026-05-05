--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -1192,173 +1192,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la collection à l’iconothèque. Paul Chenavard et son &amp;quot;Panthéon de papier</w:t>
+                <w:t xml:space="preserve">Le peintre à la lyre. Transpositions de la musique grecque antique en France à l’aube du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jessica Desclaux, Bertrand Gervais, Corentin Lahouste, Anne Reverseau et Marcela Scibiorska. </w:t>
+              <w:t xml:space="preserve">Christophe Corbieer, Sibylle Emerit, et Christophe Vendries. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iconothèques. Collecte, stockage et transmission chez les écrivains et les artistes (XIXe-XXIe siècle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 165-194., 2024, 978-2-7535-9848-5</w:t>
+              <w:t xml:space="preserve">De Villoteau à Saint-Saëns. Une archéologie de la musique antique au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français d’archéologie orientale, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371225v1</w:t>
+                <w:t xml:space="preserve">hal-05371241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peintre à la lyre. Transpositions de la musique grecque antique en France à l’aube du XIXe siècle</w:t>
+                <w:t xml:space="preserve">De la collection à l’iconothèque. Paul Chenavard et son &amp;quot;Panthéon de papier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hassid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Christophe Corbieer, Sibylle Emerit, et Christophe Vendries. </w:t>
+              <w:t xml:space="preserve">Jessica Desclaux, Bertrand Gervais, Corentin Lahouste, Anne Reverseau et Marcela Scibiorska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De Villoteau à Saint-Saëns. Une archéologie de la musique antique au XIXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut français d’archéologie orientale, 2024</w:t>
+              <w:t xml:space="preserve">Iconothèques. Collecte, stockage et transmission chez les écrivains et les artistes (XIXe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, p. 165-194., 2024, 978-2-7535-9848-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371241v1</w:t>
+                <w:t xml:space="preserve">hal-05371225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle manière d’enseigner et de théoriser la musique au XIXe siècle : Georges et Léonie Boursault, un couple d’élèves et de disciples d’Antoine Reicha</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vallet-Collot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144l4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371225v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371241v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Dargnies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03731368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hassid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lebarbier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14lk6" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371323v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vallet-Collot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144l4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731344v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731339v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731348v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731352v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04390921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371300v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371206v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371225v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04192348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371255v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731360v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731358v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371344v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cugy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Dargnies" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Ren&#233; Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vitacca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03731368v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>