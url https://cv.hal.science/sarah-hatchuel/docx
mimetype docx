--- v0 (2026-03-09)
+++ v1 (2026-05-10)
@@ -350,552 +350,552 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction: The ‘inter’gatories’ of The Merchant of Venice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Hatchuel, Nathalie Vienne-Guerrin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Merchant of Venice: A Critical Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Arden Shakespeare, pp. 1-15, 2020, Arden Early Modern Drama Guides, 9781350082298</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening dreams: Twin Peaks, from the series to the film, back again and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinema and Seriality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.177-195, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche éthique des séries semi-feuilletonnantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cornillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troubles en série : les séries en quête de singularité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kenneth Branagh: Mainstreaming Shakespeare in Movie Theatres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge Companion to Shakespeare on Film</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filming Metatheatre: the ‘Dover Cliff’ Scene on Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Merchant of Venice: A Critical Reader</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Arden Shakespeare, pp. 1-15, 2020, Arden Early Modern Drama Guides, 9781350082298</w:t>
+              <w:t xml:space="preserve">Shakespeare on Screen: King Lear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Routledge. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redevenir artiste&amp;quot;: Elle et lui (Leo McCarey)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Astic Guy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinema and Seriality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.177-195, 2020</w:t>
+              <w:t xml:space="preserve">Le Cent de Rouge Profond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rouge profond, pp.76, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nous vivons dans un rêve genré : ce que Twin Peaks fait aux femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l'eau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twin Peaks: à l’intérieur du rêve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 187-204, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419690v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03138952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série The Leftovers et sa musique</w:t>
               </w:r>
@@ -967,51 +967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Dis-locating King Lear on Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1047,186 +1047,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Henry V on screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cottegnies Line; Britland Karen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">King Henry V: A Critical Reader</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury Publishing Plc, pp.102-125, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03057670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction : Revoir Goldorak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pruvost-Delaspre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Hatchuel et Marie Pruvost-Delaspre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldorak : l'aventure continue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.9-26, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03057674v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03057670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on retrouver le passé ? Goldorak ou l’anagnorisis tragique</w:t>
               </w:r>
@@ -1285,51 +1285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : &amp;quot;What Have We Here ?&amp;quot; : Acknowledging Shakespeare's Romances on Screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,221 +1361,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01521603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quand Shakespeare fait scandale : au diable, la fin d'Othello !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Élisabeth Angel-Perez; François Lecercle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Haine de Shakespeare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'université Paris-Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.175-192, 2017, e-Theatrum mundi, 979-10-231-0850-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/HXZE7998⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648716v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shakespeare, Memory, Film and Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew Hiscock; Lina Wilder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Shakespeare and Memory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.62-72, 2017, Routledge Literature Handbooks, 9781138816763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01591908v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648716v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plays-within-the-Film</w:t>
               </w:r>
@@ -1634,51 +1634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Roman Plays on Screen: Autonomy, Serialization, conflation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1793,51 +1793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : ensnared in Othello on screen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1892,51 +1892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barma’s Macbeth (1959) : Shakespeare and the hybridity of the French “dramatique”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shakespeare on Screen : Macbeth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rouen et du Havre, pp.203-226, 2013, 9791024000381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1961,51 +1961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Is this an umbrella which I see before me?” : Columbo goes to Scotland Yard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2043,51 +2043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“I’ve been killed, but I’m not dead”: Remains of Hamlet in the French telefilm L’Embrumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2129,51 +2129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remembrance of things past : Shakespeare’s Comedies on French Television</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2256,51 +2256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique des séries télévisées : une approche éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2373,51 +2373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Tredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2435,51 +2435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séries américaines de network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,51 +2591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janice Valls-Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°06, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2653,51 +2653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost (re)garder l'île</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2953,51 +2953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La série semi-feuilletonnante et son système de personnages : espace de violence et espace d'accueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3191,51 +3191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare fait son cinéma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1128, pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3520,51 +3520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From zones to Zoom: Shakespeare on screen in the digital era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Élisabéthains : A Journal of English Renaissance Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 105 (1), pp.3-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3611,51 +3611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANALYSING SEMI-SERIALIZED TELEVISION FICTIONS: THE ETHICAL STAKES OF NARRATIVE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cornillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Series. International Journal of TV Serial Narratives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (1), https://series.unibo.it/article/view/10393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3683,1435 +3683,1435 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retourner à Tara. Revoir Gone With the Wind (réal. Victor Fleming, 1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transatlantica.14111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare's Humanizing Language in Films and TV Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Borrowers and Lenders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othello à l'écran: (dé)construire les stéréotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Octave magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Malléabilité du personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aïdan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Septième Obsession</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20, pp.26-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Retourner à Tara. Revoir Gone With the Wind (réal. Victor Fleming, 1939)</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« What a piece of work is your machine, Harold » : Shakespeare et la réinvention de l'humanité dans les séries américaines d'anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transatlantica. Revue d'études américaines/American Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TV/Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, s.p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordat : « regarder les films de près pour ne pas être tenté de les prendre de haut »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Vallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borrowers and Lenders</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), Grand entretien : Archéologie d’un parcours. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To build or not to build&amp;quot; : LEGO® Shakespeare™ and the Question of Creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borrowers and Lenders: The Journal of Shakespeare and Appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XI (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01796908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Serge Chauvin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To build or not to build&amp;quot;: LEGO® Shakespeare™ and the Question of Creativity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Borrowers and Lenders: The Journal of Shakespeare and Appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (2), https://borrowers-ojs-azsu.tdl.org/borrowers/article/view/253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Walsh, between the Western and the Southern: Pursued (1947), Silver River (1948), Colorado Territory (1949)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo et Juliette dans Candy : la scène du balcon entre tradition et subversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ludot Vlasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.49-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps des acteurs dans la série LOST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, s.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps des acteurs dans la série LOST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/angles.1893⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Writing the Beginning and the End of a Mobius Strip: Dreams of Starting Anew in TV Series Awake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Recherches Anglo-Américaines de Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.50-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘O monstrous’ : Claude Barma’s French 1962 TV Othello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01366616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Macbeth de Claude Barma (1959) : Shakespeare et l'expérience hybride de la 'dramatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shakespeare on Screen in Francophonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01382574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séries et sociétés, un miroir mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Hudelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Monde. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Coup du Parapluie. Macbeth et Columbo à Scotland Yard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TV/Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14, s.p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 3, pp.n.c. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tvseries.717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...565 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03067734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalizing Volpone in French Cinema and Television : Mediating Jonson through Molière, Shakespeare and Popular Screen Comedy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5285,51 +5285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shakespeare on Screen: Romeo and Juliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5484,51 +5484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Merchant of Venice: A Critical Reader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,1272 +5553,1272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03045816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on Screen: King Lear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bladen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 254 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02289506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Twin Peaks : Mark frost et david Lynch : à l'intérieur du rêve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Bord de l'eau, 235 p., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Leftovers: Le Troisième côté du miroir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pacôme Thiellement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Shakespeare on Screen: King Lear</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goldorak : l'aventure continue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pruvost-Delaspre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires François-Rabelais, 228 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : The Tempest and Late Romances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, pp.311, 2017, 978-1-107-11350-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rêves et séries télévisées américaines : la fabrique d'autres mondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rouge Profond. Rouge profond, 301 p., 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : Othello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge university press, 2015, 9781107109735</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : Macbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bladen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge University Press, 254 p., 2019</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 539 p., 2013, 979-10-240-0038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Le Bord de l'eau, 235 p., 2019</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lost: Fiction vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : Hamlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires François-Rabelais, 228 p., 2018</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 550 p., 2011, 978-2-87775-511-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01362926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare and the Cleopatra/Caesar Intertext: Sequel, Conflation, Remake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fairleigh Dickinson University Press, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : The Roman plays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge University Press, pp.311, 2017, 978-1-107-11350-3</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 391 p., 2009, 978-2-87775-478-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Rouge Profond. Rouge profond, 301 p., 2015</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01363883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : The Henriad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 358 p., 2008, 978-2-87775-454-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : Television Shakespeare : essays in honour of Michèle Willems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cambridge university press, 2015, 9781107109735</w:t>
+              <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre, 315 p., 2008, 978-287775-450-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : Richard III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 333 p., 2005, 2-87775-389-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare, from Stage to Screen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cambridge University Press, 2004, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/CBO9780511483615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare on screen : A midsummer night's dream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 539 p., 2013, 979-10-240-0038-1</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rouen et du Havre, 2004, 978-2-87775-364-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...573 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01363913v1</w:t>
-              </w:r>
-[...69 lines deleted...]
-                <w:t xml:space="preserve">hal-03878437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6830,51 +6830,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Game of Thrones</w:t>
+                <w:t xml:space="preserve">Breaking Bad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
@@ -6901,360 +6901,360 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334635v1</w:t>
+                <w:t xml:space="preserve">hal-02334742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">House of Cards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+                <w:t xml:space="preserve">Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334741v1</w:t>
+                <w:t xml:space="preserve">hal-02334744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sons of Anarchy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334744v1</w:t>
+                <w:t xml:space="preserve">hal-02334743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sons of Anarchy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">House of Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Pauchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334743v1</w:t>
+                <w:t xml:space="preserve">hal-02334741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking Bad</w:t>
+                <w:t xml:space="preserve">Game of Thrones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
@@ -7281,51 +7281,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Stanford Global Shakespeare Encyclopedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334742v1</w:t>
+                <w:t xml:space="preserve">hal-02334635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7749,742 +7749,742 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde &amp;quot;Les minorités dans les séries à l'ère de Trump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Michlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cremieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Ludot-Vlasak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Les minorités dans les séries à l'ère de la présidence Trump"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shakespeare as the other's language in films and TV Shows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Scenes in the other's language", University of Georgia, Université Paul-Valéry, Athens, 1-3 novembre 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Athens, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Shakespeare fait son cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand Shakespeare fait son cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Saint-Omer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence-débat au cinéma Diagonal (Montpellier) pour le film Macbeth de Justin Kurzel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat au cinéma Diagonal (Montpellier) pour le film Macbeth de Justin Kurzel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03077457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour d’horizon : la recherche actuelle sur les séries télévisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Formation Séries Télévisées destinée aux enseignants du second degré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smile : Michael Jackson et l'appropriation de Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "La figure de Charlot et ses avatars dans la littérature, le cinéma et les autres arts des XXe et XXIe siècles", Université d'Angers, Angers, 10-12 avril 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Angers, France. pp.175-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is this an umbrella which I see before me ?&amp;quot;: Columbo goes to Scotland Yard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vienne-Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Shakespeare Congress, Séminaire Shakespeare on the International Screen: Macbeth, Prague, 17-22 juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.397-409</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien radio : Séries télévisées - Six Feet Under (2/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03077455v1</w:t>
-              </w:r>
-[...617 lines deleted...]
-                <w:t xml:space="preserve">hal-03069606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8639,51 +8639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hepistea.huma-num.fr/champs-et-pratiques/etudes-serielles/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/0mpp-1564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138956v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419846v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138967v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138952v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057674v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pruvost-Delaspre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057670v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591908v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648716v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXZE7998" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Tredy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bataille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1348" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7616" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6847" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Du Verger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.3415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211008362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068322v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#239;dan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03133616v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14111" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03133619v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068326v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796908v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062441v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063463v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067734v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.717" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382574v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01516853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2011.0061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04434189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883446v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Thiellement" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289506v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051359v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245404v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363913v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878437v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511483615" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pauchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334741v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334744v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334743v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077455v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076275v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077456v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077457v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070005v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hatchuel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hepistea.huma-num.fr/champs-et-pratiques/etudes-serielles/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.71909/0mpp-1564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot Vlasak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419603v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vienne-Guerrin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138967v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138964v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cornillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138956v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138952v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419690v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bladen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057670v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057674v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pruvost-Delaspre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057673v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648716v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/e-theatrum-mundi/la-haine-de-shakespeare" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/HXZE7998" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591908v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057671v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370738v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057495v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365074v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365110v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01375555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01365240v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764228v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Tredy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6077" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Louvat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice Valls-Russell" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330880v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Bataille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.1348" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Michlin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lhn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419342v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.7616" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04191158v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6847" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986041v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Du Verger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.6579" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.3415" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419383v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211008362" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419395v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/10393" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03133616v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transatlantica.14111" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03133619v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068322v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A&#239;dan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063463v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01957458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chauvin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vallas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7220" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062441v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893190v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1893" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366616v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01382574v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01516853v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Hudelet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tvseries.717" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01366680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/shb.2011.0061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067948v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04434189v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434708v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03045816v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051359v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883446v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Thiellement" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362692v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362817v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883409v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01362926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883412v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363883v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245435v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245404v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245437v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878437v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/CBO9780511483615" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334742v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pauchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334744v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334743v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334741v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03138978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334442v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cabaret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077489v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077458v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cremieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefait" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ludot-Vlasak" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03076275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077456v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334455v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070005v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>