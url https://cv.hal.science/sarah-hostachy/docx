--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -208,295 +208,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding Superoxide Dismutase Catalytic Activity Of Simple Peptide‐Based Nickel(II) Complexes</w:t>
+                <w:t xml:space="preserve">Biomimetic Pseudopeptides to Decipher the Interplay Between Cu and Methionine‐Rich Domains in Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Guinard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Hostachy</w:t>
+                <w:t xml:space="preserve">Joel Badillo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Diebold</w:t>
+                <w:t xml:space="preserve">Irene Suarez-Antuña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Biaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202409343⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (11), pp.e202403896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699910v1</w:t>
+                <w:t xml:space="preserve">hal-04873808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Pseudopeptides to Decipher the Interplay Between Cu and Methionine‐Rich Domains in Proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outstanding Superoxide Dismutase Catalytic Activity Of Simple Peptide‐Based Nickel(II) Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Suarez-Antuña</w:t>
+                <w:t xml:space="preserve">Pawel Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ievgen Mazurenko</w:t>
+                <w:t xml:space="preserve">Léa Diebold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Biaso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pécaut</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 31 (11), pp.e202403896. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202403896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202409343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873808v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Fluorescence Affinity Assay to Decipher Uranyl‐Binding to Native Proteins</w:t>
               </w:r>
@@ -1116,334 +1116,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring Bicosomes Containing Antioxidants in Normal and Irradiated Skin</w:t>
+                <w:t xml:space="preserve">Photophysical properties of single core multimodal probe for imaging (SCoMPI) in a membrane model and in cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estibalitz Fernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">S. Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelen Rodriguez</w:t>
+                <w:t xml:space="preserve">J.-M. Swiecicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene C. Bertrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delsuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Policar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (76), pp.72559-72567. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (4), pp.2791-2795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6RA11170J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjw005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009816v1</w:t>
+                <w:t xml:space="preserve">hal-01254689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of single core multimodal probe for imaging (SCoMPI) in a membrane model and in cells.</w:t>
+                <w:t xml:space="preserve">Monitoring Bicosomes Containing Antioxidants in Normal and Irradiated Skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hostachy</w:t>
+                <w:t xml:space="preserve">Estibalitz Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hostachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Swiecicki</w:t>
+                <w:t xml:space="preserve">Gelen Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sandt</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene C. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (4), pp.2791-2795. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (76), pp.72559-72567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ecco-jcc/jjw005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6RA11170J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254689v1</w:t>
+                <w:t xml:space="preserve">hal-02009816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rhenium tris-carbonyl derivative as a model molecule for incorporation into phospholipid assemblies for skin applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estibalitz Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelen Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1692,277 +1692,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral communication: Chemical biology approaches to study metal-protein interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oral communication: Molecular probes to identify protein-lanthanides interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Domingos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pecaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delangle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCF Chemical Biology Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">French-Japanese Symposium &amp; FrenchBIC annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826957v1</w:t>
+                <w:t xml:space="preserve">hal-04828399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral communication: Molecular probes to identify protein-lanthanides interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oral communication: Chemical biology approaches to study metal-protein interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hostachy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-Japanese Symposium &amp; FrenchBIC annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">SCF Chemical Biology Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828399v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral Communication: Fighting oxidative stress thanks to NiSOD mimics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Guinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2049,90 +2049,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of biomimetic copper complexes to understand the role of Met-rich domains in copper homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Badillo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hostachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applied Bioinorganic Chemistry (ISABC-16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ioannina, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2157,77 +2157,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of biomimetic copper complexes to understand the role of Met-rich domains in copper homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Badillo-Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pécaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Delangle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Hostachy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2537,51 +2537,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hostachy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699910v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Guinard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Diebold" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409343" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873808v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Badillo-G&#243;mez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antu&#241;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403896" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Botz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laugel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Miki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Hamachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC00886H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2017.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009816v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibalitz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelen Rodriguez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene C. Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA11170J" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254689v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hostachy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Swiecicki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibalitz Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cocera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR32P5W8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeffroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109447n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Comby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066426" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Esmieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hostachy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hureau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2025.216684" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873808v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Badillo-G&#243;mez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Antu&#241;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ievgen Mazurenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Biaso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques P&#233;caut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403896" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699910v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Guinard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Diebold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202409343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037488v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Laporte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chenavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Botz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gateau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lebrun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202203198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Henry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delsuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laugel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lambert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.7b00825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02887488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Sol&#233;-Daura" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Paris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b09048" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01905965v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Masuda" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Miki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itaru Hamachi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Sagan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SC00886H" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01533375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Policar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2017.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254689v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hostachy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Swiecicki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sandt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ecco-jcc/jjw005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibalitz Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gelen Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene C. Bertrand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA11170J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362707v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estibalitz Fernandez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#232;de" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cocera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.045" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JR32P5W8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237871v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jeffroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Weber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bellat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fuchs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp109447n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Comby" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Domingos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pecaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Delangle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816532v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Domergue" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Duboc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01635233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066426" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>