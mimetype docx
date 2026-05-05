--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -252,295 +252,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soil to canopy: the diversity of adaptation strategies to drought in grapevine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina de Miguel</w:t>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Saint Cast</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.8510⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315115v1</w:t>
+                <w:t xml:space="preserve">hal-05178612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graft union formation involves interactions among bud signals, carbon availability, dormancy release, wound responses and non‐self‐communication in grapevine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+                <w:t xml:space="preserve">From soil to canopy: the diversity of adaptation strategies to drought in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Hummel</w:t>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 122 (5), </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.70244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.3.8510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178612v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring how graft length shapes root system architecture and morphology in grapevine rootstocks</w:t>
               </w:r>
@@ -552,77 +552,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Saint Cast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (1), pp.8226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -708,51 +708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 58 (2), pp.7874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1063,51 +1063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific stilbene accumulation is an early response to wounding/grafting as revealed by using spatial and temporal metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Lorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,278 +1178,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting in plants: recent discoveries and new applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad061⟩</w:t>
+              <w:t xml:space="preserve">Vitis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (Vitis (Special Issue)), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.67-76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098744v1</w:t>
+                <w:t xml:space="preserve">hal-04346800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grafting in plants: recent discoveries and new applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vitis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (Vitis (Special Issue)), pp.67-76. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (8), pp.2433 - 2447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5073/vitis.2023.62.special-issue.67-76⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346800v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of criteria to assist the selection of good quality grafted grapevines prior to their commercialisation</w:t>
               </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Beutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1569,64 +1569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying early metabolite markers of successful graft union formation in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1729,51 +1729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Paolo Mauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Pérez-Alfocea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1976,51 +1976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correlative light electron microscopy approach reveals plasmodesmata ultrastructure at the graft interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2361,51 +2361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2603,51 +2603,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying molecular markers of successful graft union formation and compatibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2746,51 +2746,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lagalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2824,51 +2824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petiole phosphorus, magnesium and sulphur concentrations are controlled by rootstocks with Vitis riparia genetic background in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,295 +3073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite profiling during graft union formation reveals the reprogramming of primary metabolism and the induction of stilbene synthesis at the graft interface in grapevine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Merging genotypes: graft union formation and scion-rootstock interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
+                <w:t xml:space="preserve">Antoine T. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-2055-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.747-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619215v1</w:t>
+                <w:t xml:space="preserve">hal-02627302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging genotypes: graft union formation and scion-rootstock interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Metabolite profiling during graft union formation reveals the reprogramming of primary metabolism and the induction of stilbene synthesis at the graft interface in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 70 (3), pp.747-755. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-2055-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627302v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ORIGINE. Mieux connaître les déterminants de la qualité et de la reprise des plants</w:t>
               </w:r>
@@ -3757,77 +3757,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 38 (11), pp.1742-1751. </w:t>
@@ -3878,77 +3878,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of aerial and root traits in field-grown grafted grapevines is largely independent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 131 (4), pp.903-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4008,77 +4008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 68 (15), pp.4339 - 4355. </w:t>
@@ -4142,77 +4142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Rossdeutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everard Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 16 (1), 15 p. </w:t>
@@ -4375,51 +4375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal kinetics of the transcriptional response to carbon depletion and sucrose readdition in Arabidopsis seedlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Klie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4548,64 +4548,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 21 (2), pp.311-318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4945,51 +4945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Lievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Wuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6715,51 +6715,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding graft union formation and graft incompatibility in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Camboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6767,51 +6767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Daniel Brandbjerg Bohn Lorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference of the French Society of Plant Biology SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bordeaux, France</w:t>
@@ -6834,295 +6834,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting, the most sustainable way to control phylloxera over 150 years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Julliard</w:t>
+                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/j3aw-x550⟩</w:t>
+              <w:t xml:space="preserve">Open-GPB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744516v1</w:t>
+                <w:t xml:space="preserve">hal-04706433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic and metabolomic responses to wounding and grafting in grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
+                <w:t xml:space="preserve">Grafting, the most sustainable way to control phylloxera over 150 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Yobrégat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Rienth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Julliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open-GPB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
+              <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation internationale de la Vigne et du Vin, Oct 2024, Dijon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58233/JRMacwt4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/j3aw-x550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706433v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retrospective analysis of our knowledge regarding the genetics of relevant traits for rootstock breeding</w:t>
               </w:r>
@@ -7246,51 +7246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grapevine genotypes differ in xylem vessel occlusion after winter pruning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Camboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gonzaga Santesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,51 +7496,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques to study graft union formation in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilou Camboué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Janoueix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,77 +7621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Coupel-Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7746,51 +7746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstocks and scions: how these two players interact in response to environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7884,77 +7884,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIth International Symposium on Grapevine Physiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Stellenbosch, South Africa</w:t>
@@ -8035,51 +8035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jul 2018, Bordeaux, France. </w:t>
@@ -8527,51 +8527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9144,51 +9144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9269,51 +9269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10024,51 +10024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10145,51 +10145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Ecophysiologie et Génomique Fonctionnelle de la Vigne (1287)., Aug 2013, Bordeaux, France. 59 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10781,51 +10781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10924,51 +10924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Larrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina de Miguel Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rooting2021 - 9th International Symposium on Root Development / 11th Symposium of the International Society of Root Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nottingham, United Kingdom</w:t>
@@ -11023,77 +11023,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEB’s Annuel Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Florence, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11112,277 +11112,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+                <w:t xml:space="preserve">Understanding the establishment of scion/rootstock interaction in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733809v1</w:t>
+                <w:t xml:space="preserve">hal-02733832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the establishment of scion/rootstock interaction in grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+                <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes: new opportunity for rootstock selection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Saubignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Marguerit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733832v1</w:t>
+                <w:t xml:space="preserve">hal-02733809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening and modelling the diversity of root system architecture in Vitis genotypes : new opportunities for rootstock selection ?</w:t>
               </w:r>
@@ -11420,51 +11420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ghobiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII International Conference on Grapevine Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, France</w:t>
@@ -11532,51 +11532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11644,77 +11644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
@@ -11769,77 +11769,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noe Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t>
@@ -11907,51 +11907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lauvergeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LabEx COTE day, Journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12002,77 +12002,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Cochetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Conference Nitrogen 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 2016</w:t>
@@ -12574,51 +12574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Esmenjaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hernâni Gerós; Maria Manuela Chaves; Hipólito Medrano Gil; Serge Delrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grapevine in a changing environment: a molecular and ecophysiological perspective</w:t>
@@ -13014,51 +13014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Duragreffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Trossat-Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13385,51 +13385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Spilmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4590" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Loupit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lorensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14693" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098744v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stessels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.4792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#233;rez-Alfocea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852518" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2258-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2055-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T. Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3046-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0778-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nyamba Mendome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert144" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Milien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Renault-Spilmont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKP10M0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651896v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02326.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-R&#252;diger Scheible" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01609.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouchier-Combaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01595.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwosji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01506.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke van Lijsebettens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01368.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062349" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Smith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/52.356.541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744516v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j3aw-x550" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804567v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente-Moreno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746230v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/sF3UFAOl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733832v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vilain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calatayud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinchera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Errea" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427940" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780648972.0132" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988923.ch15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taillis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Spilmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4590" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Loupit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lorensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14693" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stessels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.4792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#233;rez-Alfocea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852518" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2258-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery422" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2055-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3046-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0778-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nyamba Mendome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert144" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Milien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Renault-Spilmont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKP10M0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651896v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02326.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-R&#252;diger Scheible" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01609.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouchier-Combaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01595.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwosji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01506.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke van Lijsebettens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01368.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062349" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Smith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/52.356.541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j3aw-x550" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804567v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente-Moreno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746230v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/sF3UFAOl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vilain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calatayud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinchera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Errea" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427940" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780648972.0132" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988923.ch15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taillis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>