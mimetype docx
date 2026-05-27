--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -914,291 +914,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04641920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Ultrastructural Events at the Graft Interface of Arabidopsis thaliana by A Correlative Light Electron Microscopy Approach</w:t>
+                <w:t xml:space="preserve">Tissue-specific stilbene accumulation is an early response to wounding/grafting as revealed by using spatial and temporal metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Chambaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Gregoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Bernard</w:t>
+                <w:t xml:space="preserve">Marcus Lorensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4590⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.3871-3886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.14693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04297913v1</w:t>
+                <w:t xml:space="preserve">hal-04314087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific stilbene accumulation is an early response to wounding/grafting as revealed by using spatial and temporal metabolomics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeting Ultrastructural Events at the Graft Interface of Arabidopsis thaliana by A Correlative Light Electron Microscopy Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Lorensen</w:t>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Franc</w:t>
+                <w:t xml:space="preserve">Amélie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 46, pp.3871-3886. </w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.e4590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.14693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21769/bioprotoc.4590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04314087v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints</w:t>
               </w:r>
@@ -1331,51 +1331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting in plants: recent discoveries and new applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1429,295 +1429,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of criteria to assist the selection of good quality grafted grapevines prior to their commercialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying early metabolite markers of successful graft union formation in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carrere</w:t>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Stessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OENO One</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.4792⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhab070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056249v1</w:t>
+                <w:t xml:space="preserve">hal-03677495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying early metabolite markers of successful graft union formation in grapevine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of criteria to assist the selection of good quality grafted grapevines prior to their commercialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Philippe Beutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Spilmont</w:t>
+                <w:t xml:space="preserve">Cédric Stessels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.1-12. </w:t>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (2), pp.15 - 27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhab070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.2.4792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677495v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial : Physiological and molecular aspects of plant rootstock-scion interactions</w:t>
               </w:r>
@@ -1963,51 +1963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A correlative light electron microscopy approach reveals plasmodesmata ultrastructure at the graft interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 188 (1), pp.48-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2374,77 +2374,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenol profiles of just pruned grapevine canes from wild vitis accessions and vitis vinifera cultivars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles de Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3073,295 +3073,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging genotypes: graft union formation and scion-rootstock interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolite profiling during graft union formation reveals the reprogramming of primary metabolism and the induction of stilbene synthesis at the graft interface in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine T. Gautier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles de Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/ery422⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-2055-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627302v1</w:t>
+                <w:t xml:space="preserve">hal-02619215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite profiling during graft union formation reveals the reprogramming of primary metabolism and the induction of stilbene synthesis at the graft interface in grapevine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Céline Franc</w:t>
+                <w:t xml:space="preserve">Merging genotypes: graft union formation and scion-rootstock interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine T. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles de Revel</w:t>
+                <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (3), pp.747-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-2055-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ery422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619215v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ORIGINE. Mieux connaître les déterminants de la qualité et de la reprise des plants</w:t>
               </w:r>
@@ -4168,51 +4168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory A. Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 16 (1), 15 p. </w:t>
@@ -5889,321 +5889,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHENOPSIS, an automated platform for reproducible phenotyping of plant responses to soil water deficit in Arabidopsis thaliana permitted the identification of an accession with low sensitivity to soil water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic analysis of the shade-induced plasticity in Arabidopsis thaliana rosette leaf development reveals new components of the shade-adaptative response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine C. Granier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01609.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97 (3), pp.443-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcj047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668888v1</w:t>
+                <w:t xml:space="preserve">hal-02659636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic analysis of the shade-induced plasticity in Arabidopsis thaliana rosette leaf development reveals new components of the shade-adaptative response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PHENOPSIS, an automated platform for reproducible phenotyping of plant responses to soil water deficit in Arabidopsis thaliana permitted the identification of an accession with low sensitivity to soil water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine C. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dauzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97 (3), pp.443-452. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 169 (3), pp.623-635. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcj047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2005.01609.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659636v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity to soil water deficit in Arabidopsis thaliana: dissection of leaf development into underlying growth dynamic and cellular variables reveals invisible phenotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Aguirrezábal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouchier-Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Radziejwoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Dauzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6892,51 +6892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open-GPB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Logrono, Spain. </w:t>
@@ -7272,51 +7272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Loupit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Gonzaga Santesteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysiane Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Buridan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7352,277 +7352,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative study of Vitis biodiversity for next-generation breeding of grapevine rootstocks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ander del Sol Iturralde</w:t>
+                <w:t xml:space="preserve">Techniques to study graft union formation in grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilou Camboué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Loupit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Janoueix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Grapevine and Wine Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Ciencias de la Vid y el Vino (ICVV), Nov 2023, Logrono, Spain</w:t>
+              <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04729478v1</w:t>
+                <w:t xml:space="preserve">hal-04706543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques to study graft union formation in grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Morel</w:t>
+                <w:t xml:space="preserve">Integrative study of Vitis biodiversity for next-generation breeding of grapevine rootstocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina De Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne R. Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chedid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Saez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ander del Sol Iturralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. GiESCO International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Ithaca, United States</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Grapevine and Wine Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Ciencias de la Vid y el Vino (ICVV), Nov 2023, Logrono, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706543v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving towards grapevine genotypes better adapted to abiotic constraints.</w:t>
               </w:r>
@@ -7996,64 +7996,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding scion-rootstock interactions at the graft interface of grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8277,64 +8277,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah J. Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duyên Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8745,286 +8745,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grapevine roots: the dark side</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+                <w:t xml:space="preserve">Shoot/root interactions in response to environment : the example of grapevine. Keynote lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. J. Cookson</w:t>
+                <w:t xml:space="preserve">Anthony Peccoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lauvergeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Barrieu</w:t>
+                <w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS Acta Horticulturae</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4. International Horticulture Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, East Malling, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169681v1</w:t>
+                <w:t xml:space="preserve">hal-03178966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoot/root interactions in response to environment : the example of grapevine. Keynote lecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Lecourt</w:t>
+                <w:t xml:space="preserve">Grapevine roots: the dark side</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. J. Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lauvergeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Marguerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Peccoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisa Marguerit-Jacob</w:t>
+                <w:t xml:space="preserve">F. Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Horticulture Research Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISHS Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Vérone, Italy. pp.213-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/actahortic.2017.1188.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178966v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstock adaptations to low phosphorus availability in grapevine</w:t>
               </w:r>
@@ -9621,290 +9621,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting with rootstocks induces extensive transcriptional reprogramming both locally at the graft interface and at distance in the shoot apical meristem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding scion development in grapevine : how do rootstocks contribute to nitrogen uptake and signaling ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Tandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Clemente-Moreno</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fruits and Roots : A celebration and forward look</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, East Malling Research, United Kingdom</w:t>
+              <w:t xml:space="preserve">2. Symposium on the Nitrogen Nutrition of Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804567v1</w:t>
+                <w:t xml:space="preserve">hal-02808954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding scion development in grapevine : how do rootstocks contribute to nitrogen uptake and signaling ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grafting with rootstocks induces extensive transcriptional reprogramming both locally at the graft interface and at distance in the shoot apical meristem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cookson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Claverie</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria José Clemente-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Symposium on the Nitrogen Nutrition of Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Fruits and Roots : A celebration and forward look</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, East Malling Research, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808954v1</w:t>
+                <w:t xml:space="preserve">hal-02804567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms of grapevine rootstock adaptation to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Barrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Peccoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landry Rossdeutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9972,51 +9972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstock genotype and nitrate supply modify grapevine tissues metabolic content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11118,51 +11118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the establishment of scion/rootstock interaction in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Hevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11612,277 +11612,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolite profiling at the graft interface of grapevine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
+                <w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noe Cochetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Escudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jane Cookson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734095v1</w:t>
+                <w:t xml:space="preserve">hal-03179038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root transcriptomic responses of grafted grapevines to heterogeneous nitrogen availability depend on rootstock genotype</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vivin</w:t>
+                <w:t xml:space="preserve">Metabolite profiling at the graft interface of grapevine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên Prodhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Hilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, San Diego, United States. 2018</w:t>
+              <w:t xml:space="preserve">12. International Conference on Grapevine Breeding and Genetics (ICGBG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bordeaux, France. 306 p., 2018, Abstract Book GBG 2018 – Bordeaux, France 15 – 20 July</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179038v1</w:t>
+                <w:t xml:space="preserve">hal-02734095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstock adaptations to low phosphorus availability in grapevine</w:t>
               </w:r>
@@ -12535,51 +12535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rootstocks as a component of adaptation to environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Peccoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13385,51 +13385,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Spilmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4590" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Loupit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lorensen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14693" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beutin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stessels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.4792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#233;rez-Alfocea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852518" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2258-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627302v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T. Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery422" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2055-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3046-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0778-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nyamba Mendome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert144" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Milien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Renault-Spilmont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKP10M0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651896v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02326.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-R&#252;diger Scheible" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668888v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01609.x" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj047" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouchier-Combaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01595.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwosji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01506.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke van Lijsebettens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01368.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062349" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Smith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/52.356.541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j3aw-x550" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706543v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804567v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente-Moreno" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746230v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/sF3UFAOl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734095v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vilain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calatayud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinchera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Errea" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427940" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780648972.0132" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988923.ch15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taillis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05546891v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Cambou&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Janoueix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Spilmont" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.9148" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05178612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Loupit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70244" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05315115v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint Cast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vivin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.3.8510" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034722v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Larrey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Tandonnet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J. Cookson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8226" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820366v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre da Costa" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2024.58.2.7874" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04641920v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;Sophie Spilmont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Moisy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14883" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Loupit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Lorensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Franc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles de Revel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.14693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chambaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bernard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/bioprotoc.4590" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04346800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coupel-Ledru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jane Cookson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5073/vitis.2023.62.special-issue.67-76" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098744v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad061" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677495v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n Prodhomme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhab070" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carrere" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Beutin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Stessels" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.2.4792" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962501v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Paolo Mauro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco P&#233;rez-Alfocea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vitale" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.852518" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rubio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Stammitti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Teyssier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hortre/uhab067" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bayer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiab485" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gautier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merlin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cochetel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2021.104405" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02913746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril H&#233;vin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lauvergeat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-02578-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565126v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Richard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.9b08099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627797v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bloy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cookson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leveque" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.610352" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935799v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagalle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2020.54.1.2458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Guillaumie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Decroocq" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Delrot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gom&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-020-2258-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Hilbert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-2055-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine T. Gautier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory A. Gambetta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618364v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lafargue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Donnart" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Odile Jordan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538024v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Meteier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hevin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537894v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpy074" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536940v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-017-3046-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608893v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noe Cochetel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Escudie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erx224" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523658v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Rossdeutsch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everard Edwards" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Barrieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0778-4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634909v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa E. Marguerit" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523674v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Klie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Morcuende" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Usadel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Edward Lunn" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514723v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecourt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12136" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8HF58LT5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635505v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente Moreno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Nyamba Mendome" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru145" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert144" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lievre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wuyts" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bresson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Dapp" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wdev.119" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C88E838C40B1C78AB12D9BFE62C6E07099E3B4E8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647594v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-147" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649044v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Milien" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Renault-Spilmont" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Sarrazin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Verdeil" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2012.06.045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKP10M0G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651896v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP12071" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651542v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Ehlert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Plassard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Simonneau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02326.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663120v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Vivin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0238.2009.00090.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S9BFF1R0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663875v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker V. Bischoff" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Wu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf-R&#252;diger Scheible" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666467v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine C. Granier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm005" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659636v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcj047" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668888v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Aguirrez&#225;bal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dauzat" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2005.01609.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouchier-Combaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwoski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01595.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665326v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Radziejwosji" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2006.01506.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678014v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke van Lijsebettens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01368.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272745v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Williams" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Miller" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.062349" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272777v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Smith" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Wells" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jexbot/52.356.541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04708142v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Daniel Brandbjerg Bohn Lorensen" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706433v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/JRMacwt4" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Yobr&#233;gat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacombe" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rienth" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Julliard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/j3aw-x550" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729494v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina De Miguel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Saint-Cast" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706518v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonzaga Santesteban" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Buridan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706543v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729478v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne R. Patin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chedid" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander del Sol Iturralde" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel Vega" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04729955v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory A. Gambetta" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730046v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736381v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.53" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03010164v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Destrac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Lecourieux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2019.1248.68" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733843v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736860v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789241v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733844v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Decroocq" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Peccoux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Marguerit-Jacob" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169681v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Cookson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauvergeat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marguerit" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/actahortic.2017.1188.28" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789170v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799378v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claverie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sereno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798782v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743926v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dumont" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2016.1136.29" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808954v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Claverie" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804567v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Clemente-Moreno" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746084v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745514v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745112v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747926v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vasseur" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pantin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Massonnet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tisne" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746230v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bordenave" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754798v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706500v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58233/sF3UFAOl" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730168v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Saubignac" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179906v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733832v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354513v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ghobiri" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733949v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179038v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734095v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530004v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178840v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802782v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805287v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Vilain" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529140v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pina" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calatayud" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trinchera" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Errea" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/427940" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781780648972.0132" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951463v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Esmenjaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118735985.ch4" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819837v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Turc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-765-5_7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470988923.ch15" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04706456v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529050v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Trossat-Magnin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taillis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02796290v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>