--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -425,412 +425,412 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+                <w:t xml:space="preserve">Differential effects of psychological resources on well-being and psychological distress: a one-year longitudinal study during the COVID-19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+                <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+                <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+                <w:t xml:space="preserve">Frederique Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+                <w:t xml:space="preserve">hal-04810799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of psychological resources on well-being and psychological distress: a one-year longitudinal study during the COVID-19 pandemic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Raufaste</w:t>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Corman</w:t>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Teissedre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810799v2</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between internalized homophobia, coping, and psychological distress in French gay men</w:t>
               </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1197,51 +1197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1282,2952 +1282,2952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing the Assessment of Parental Burnout: A Multi-informant and Multimethod Approach to Determine Cutoffs for the Parental Burnout Inventory and the Parental Burnout Assessment</w:t>
+                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Brianda</w:t>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Bader</w:t>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bon</w:t>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Déprez</w:t>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (7), pp.2234-2246. </w:t>
+              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10731911221141873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930414v1</w:t>
+                <w:t xml:space="preserve">hal-04107833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Roskam</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corentin Gosling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00127-023-02487-z⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107833v1</w:t>
+                <w:t xml:space="preserve">hal-04159008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of illness representations on coping strategies and psychosocial outcomes of infertility: Systematic review and meta‐analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Deninotti</w:t>
+                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12676⟩</w:t>
+              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60, pp.004695802311599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159008v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inquiry -Chicago then Finger Lakes--</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00469580231159962⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (83), pp.22-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053289v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2023.08.007⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (23), pp.4938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15234938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216966v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Matias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15234938⟩</w:t>
+              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10693971231174551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312673v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles of Parental Burnout Around the Globe: Similarities and Differences Across 36 Countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Risk Factors and Consequences of Parental Burnout: Role of Early Maladaptive Schemas and Emotion‑Focused Coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karla Bernat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cross-Cultural Research</w:t>
+              <w:t xml:space="preserve">Trends in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10693971231174551⟩</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43076-023-00288-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216923v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Factors and Consequences of Parental Burnout: Role of Early Maladaptive Schemas and Emotion‑Focused Coping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Optimizing the Assessment of Parental Burnout: A Multi-informant and Multimethod Approach to Determine Cutoffs for the Parental Burnout Inventory and the Parental Burnout Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Brianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karla Bernat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra Déprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (7), pp.2234-2246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s43076-023-00288-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10731911221141873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107586v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Congard</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyce Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53 (2), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843394v1</w:t>
+                <w:t xml:space="preserve">hal-03628034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03851248v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859240v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender Equality and Maternal Burnout: A 40-Country Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andrew Arena</w:t>
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/00220221211072813⟩</w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628034v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Jarlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v14040782⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.13:953711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640292v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628026v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Lespiau</w:t>
+                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.953711⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739193v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Lebert</w:t>
+                <w:t xml:space="preserve">Ruby Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">Inga Schwabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Emmie Verspeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265706v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628043v1</w:t>
+                <w:t xml:space="preserve">hal-03843394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Education and Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (2), pp.123-131. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1090198120987128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117368v1</w:t>
+                <w:t xml:space="preserve">hal-03334448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2, 3, pp.267-272. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (18), pp.9699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2021.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334448v1</w:t>
+                <w:t xml:space="preserve">hal-03347281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Le burnout parental et la dépression du post-partum : quelles différences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (18), pp.9699. </w:t>
+              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18189699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.spp.2021.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347281v1</w:t>
+                <w:t xml:space="preserve">hal-03628015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le burnout parental et la dépression du post-partum : quelles différences ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Alopécie et cancers : de la physiopathologie à la pratique clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fiteni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soins Pédiatrie/Puériculture</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.spp.2021.09.005⟩</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628015v1</w:t>
+                <w:t xml:space="preserve">hal-03304161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alopécie et cancers : de la physiopathologie à la pratique clinique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guichard</w:t>
+                <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fiteni</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.8998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2021.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18178998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304161v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Burnout Around the Globe: A 42-Country Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roskam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joyce Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ege Akgun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Artavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4272,213 +4272,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">University Students’ Lifestyle Behaviors during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">The Psychological Vulnerability of French University Students to the COVID-19 Confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.8998. </w:t>
+              <w:t xml:space="preserve">Health Education and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (2), pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18178998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1090198120987128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334621v1</w:t>
+                <w:t xml:space="preserve">hal-03117368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Affective Trajectory in a Positive Psychology Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.770-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,90 +4512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of personality traits and cognitive emotion regulation strategies in symptoms of post-traumatic stress disorder among flood victims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4642,64 +4642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of affect and affective stability in adulthood: Nonlinear age-related differences in daily life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4863,90 +4863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in parental burnout: Influence of demographic factors and personality of parents and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, When the Great Adventure of Parenting Turns to Disaster: Regrets and Burnout, 9, pp.887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5088,90 +5088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumination and Mindlessness Processes: Trajectories of Change in a 42-Day Mindfulness-Based Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5216,417 +5216,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The big five personality traits and parental burnout: Protective and risk factors</w:t>
+                <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Roskam</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2017.07.023⟩</w:t>
+              <w:t xml:space="preserve">Psychology and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875372v1</w:t>
+                <w:t xml:space="preserve">hal-01772239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive or Proactive? Age Differences in the Use of Affective Regulation Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/pag0000197⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Personality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772239v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Network Approach to Affect Regulation Dynamics and Personality Trait-Induced Variations : Extraversion and Neuroticism Moderate Reciprocal Influences Between Affect and Affect Regulation Strategies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The big five personality traits and parental burnout: Protective and risk factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Emilie Raes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Mikolajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Roskam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Personality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (C), pp.216-2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/per.2109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2017.07.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768265v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affect and Affect Regulation Strategies Reciprocally Influence Each Other in Daily Life: The Case of Positive Reappraisal, Problem-Focused Coping, Appreciation and Rumination</w:t>
               </w:r>
@@ -5651,64 +5651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,64 +5755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,103 +5908,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets différentiels des interventions de pleine conscience et de thérapie positive en fonction de l'anxiété sur 42 jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,51 +6042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dis-moi qui tu es, je te dirais si tu es à risque de burn-out… » : L’influence des caractéristiques psychologiques des parents sur le risque de burn-out parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le burn-out parental : Comprendre, diagnostiquer et prendre en charge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
@@ -6128,64 +6128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6249,484 +6249,484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05289290v1</w:t>
+                <w:t xml:space="preserve">hal-05326099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Huberlant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326099v1</w:t>
+                <w:t xml:space="preserve">hal-05162642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l'endométriose, dynamique affective et pleine conscience.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laura Lepage</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05162642v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
@@ -6768,64 +6768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6863,90 +6863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des ressources psychologiques: une étude longitudinale d’un an pendant la pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6988,77 +6988,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets différentiels des ressources psychologiques sur le bien-être et la détresse psychologique : Une étude longitudinale d'un an pendant la pandémie de COVID-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Raufaste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Corman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,955 +7107,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674878v1</w:t>
+                <w:t xml:space="preserve">hal-04674883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérationnalisations de la flexibilité de la régulation affective et ses relations avec la flexibilité psychologique et les affects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
+              <w:t xml:space="preserve">JRTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674862v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamique affective en lien avec la douleur chronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Cieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115413v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les fluctuations quotidiennes des perceptions liées au vieillissement prédisent-elles le mode de vie des individus ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674883v1</w:t>
+                <w:t xml:space="preserve">hal-04692910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets du dispositif Etu'Zen sur la santé mentale et les stratégies d'apprentissage des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E Charbonnier</w:t>
+                <w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRTCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115115v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique affective en lien avec la douleur chronique</w:t>
+                <w:t xml:space="preserve">Evolutions et relations entre affects et fatigue au cours d'une expédition polaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Cieux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Boebion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès de l'association francophone de la psychologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674880v1</w:t>
+                <w:t xml:space="preserve">hal-04674878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fluctuations quotidiennes des perceptions liées au vieillissement prédisent-elles le mode de vie des individus ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opérationnalisations de la flexibilité de la régulation affective et ses relations avec la flexibilité psychologique et les affects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Royer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Priscila Ansai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692910v1</w:t>
+                <w:t xml:space="preserve">hal-04674862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre-de-l'Isle, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de l'AFTCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Nîmes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674873v1</w:t>
+                <w:t xml:space="preserve">hal-04115413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’Association des Villes Universitaires de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8106,51 +8106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8169,450 +8169,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity as a protective factor against deficit in emotional regulation in adult ADHD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bernal</w:t>
+                <w:t xml:space="preserve">Marion Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Congrès international de l'association des chercheurs en activités physiques et sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674840v1</w:t>
+                <w:t xml:space="preserve">hal-03295772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotional dynamics within parental burnout</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Virtual Conference, Unknown Region</w:t>
+              <w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265715v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marion Juhel</w:t>
+                <w:t xml:space="preserve">Physical activity as a protective factor against deficit in emotional regulation in adult ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bernal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">19. Congrès international de l'association des chercheurs en activités physiques et sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295772v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'interventions en Self-Help : Exemples en psychologie positive et en pleine conscience</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emotional dynamics within parental burnout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual Conference, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482509v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement différencié de la régulation affective</w:t>
               </w:r>
@@ -8661,385 +8661,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de la régulation affective : Une expertise dans l'utilisation des stratégies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème journées d'automne - Réseau BRAISES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">7e atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265725v1</w:t>
+                <w:t xml:space="preserve">hal-02274874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e atelier MODEVAIIA</w:t>
+              <w:t xml:space="preserve">7ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02274874v1</w:t>
+                <w:t xml:space="preserve">hal-02158488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
+                <w:t xml:space="preserve">Le développement de la régulation affective : Une expertise dans l'utilisation des stratégies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème atelier Modevaiia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
+              <w:t xml:space="preserve">22ème journées d'automne - Réseau BRAISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158488v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental et schémas précoces inadaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès annuel du TCC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9172,51 +9172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le_vigouroux_nicolas@unimes Fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9280,64 +9280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Ateliers MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9375,90 +9375,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The big five personality traits and parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roskam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 18th European Conference on Developmental Psychology (ECDP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9509,64 +9509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9585,968 +9585,968 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826408v1</w:t>
+                <w:t xml:space="preserve">hal-01826602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826602v1</w:t>
+                <w:t xml:space="preserve">hal-01826473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
+                <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
+              <w:t xml:space="preserve">9ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826473v1</w:t>
+                <w:t xml:space="preserve">hal-01826489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
+                <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826489v1</w:t>
+                <w:t xml:space="preserve">hal-01826408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826324v1</w:t>
+                <w:t xml:space="preserve">hal-01826603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
+              <w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826603v1</w:t>
+                <w:t xml:space="preserve">hal-04674836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème atelier MODEVAIIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Camaret sur Mer, France</w:t>
+              <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674836v1</w:t>
+                <w:t xml:space="preserve">hal-01826605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826605v1</w:t>
+                <w:t xml:space="preserve">hal-01826324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et adaptation des processus de régulation émotionnelle au cours du temps : Efficacité sur les sphères émotionnelle, cognitive et comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10623,64 +10623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : Efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10699,269 +10699,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826617v1</w:t>
+                <w:t xml:space="preserve">hal-01826615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826615v1</w:t>
+                <w:t xml:space="preserve">hal-01826617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10979,103 +10979,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daily dynamics between self-perception of aging and self-rated health : a lifespan perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11094,437 +11094,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Berrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deninotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675130v1</w:t>
+                <w:t xml:space="preserve">hal-04675025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différences inter-et intra-individuelles dans le vécu affectif en lien avec la douleur chronique de l'endométriose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Associations between parental burnout, co-parenting and perceived social support in a sample of French parents living in couple : Network and directed acyclic graph analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Dorard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Parental Burnout</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675025v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between parental burnout, co-parenting and perceived social support in a sample of French parents living in couple : Network and directed acyclic graph analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Parental Burnout</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">25ème Journées Internationales de Psychologie Différentielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675141v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11556,774 +11556,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OncoLille Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865326v1</w:t>
+                <w:t xml:space="preserve">hal-03684516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Puechlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Budapest, Hungary. European Psychiatry, 65 (S1: Abstracts of the 30th European Congress of Psychiatry), pp.S535, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675015v1</w:t>
+                <w:t xml:space="preserve">hal-03685342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gisclard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 th European Congress of Psychiatry.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire de l'Association des Villes Universitaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1192/j.eurpsy.2022.1367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03685342v1</w:t>
+                <w:t xml:space="preserve">hal-04675015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louise Baussard</w:t>
+                <w:t xml:space="preserve">Prédicteurs de la procrastination académique : Régulation de l'effort, gestion du temps d'étude et inflexibilité psychologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Martinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque International RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de l'Association des villes universitaires de France (Séminaire AVUF 2022) : Les villes universitaires prennent soin de leurs étudiants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03684516v1</w:t>
+                <w:t xml:space="preserve">hal-04675018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédicteurs de la procrastination académique : Régulation de l'effort, gestion du temps d'étude et inflexibilité psychologique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burnout parental et profil cognitif des enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l'Association des villes universitaires de France (Séminaire AVUF 2022) : Les villes universitaires prennent soin de leurs étudiants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675018v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout parental et profil cognitif des enfants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1st OncoLille Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677168v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12348,51 +12348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Burn-out : Influence of demographic factors and Infant temperament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12430,90 +12430,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies cognitives de régulation émotionnelle et traits de personnalité en lien avec l'état de stress post-traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puechlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12551,90 +12551,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences individuelles dans le burnout parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moira Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Roskam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripsydeve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12659,64 +12659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12793,51 +12793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales des affects, stratégies de régulation et traits de personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12888,64 +12888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13073,51 +13073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="007C3458"/>
+    <w:nsid w:val="88BD6AC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13304,51 +13304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-le-vigouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6655-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203757459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03487126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628015v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2021.09.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00887" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875372v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Raes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.07.023" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674862v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ansai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265715v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cobo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le_vigouroux_nicolas@unimes Fr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675018v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-le-vigouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6655-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203757459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03487126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2021.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00887" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Raes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ansai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265725v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cobo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le_vigouroux_nicolas@unimes Fr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>