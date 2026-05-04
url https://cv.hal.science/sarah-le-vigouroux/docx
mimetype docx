--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -508,329 +508,329 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Positive Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 21, pp.149-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17439760.2024.2433046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04810799v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaëtan Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Gouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
+              <w:t xml:space="preserve">Family Process</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942802v1</w:t>
+                <w:t xml:space="preserve">hal-05137643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Associated With Psychological Distress in Parents of LGBT + People</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Post-pandemic student mental health and coping strategies: A time trajectory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basilie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Montalescot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Family Process</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64 (2), pp.e70051. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, pp.260-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/famp.70051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2025.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137643v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relation between internalized homophobia, coping, and psychological distress in French gay men</w:t>
               </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pietropaoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Gay &amp; Lesbian Mental Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -959,51 +959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1031,278 +1031,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04835932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait Anxiety, Emotion Regulation, and Metacognitive Beliefs: An Observational Study Incorporating Separate Network and Correlation Analyses to Examine Associations with Executive Functions and Academic Achievement</w:t>
+                <w:t xml:space="preserve">La dynamique affective auprès de patients atteints d’un cancer : revue narrative en psycho-oncologie et recommandations pour un recueil longitudinal intensif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+                <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martial Mermillod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/children11010123⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452260v1</w:t>
+                <w:t xml:space="preserve">hal-04613977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique affective auprès de patients atteints d’un cancer : revue narrative en psycho-oncologie et recommandations pour un recueil longitudinal intensif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trait Anxiety, Emotion Regulation, and Metacognitive Beliefs: An Observational Study Incorporating Separate Network and Correlation Analyses to Examine Associations with Executive Functions and Academic Achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Mermillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Sirven</w:t>
+                <w:t xml:space="preserve">Christophe Leys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Baussard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Lachaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Children</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2024.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/children11010123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613977v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three reasons why parental burnout is more prevalent in individualistic countries: a mediation study in 36 countries</w:t>
               </w:r>
@@ -1461,51 +1461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gosling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (4), pp.1132-1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1539,51 +1539,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Intervention Approaches of Emotion Regulation and Learning Strategies on Students’ Learning and Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1673,77 +1673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de deux interventions innovantes visant à réduire et/ou prévenir les détériorations de santé des étudiants à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Fear of COVID-19, Intolerance of Uncertainty, and Coping Strategies on University Students’ Mental Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2097,51 +2097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2443,51 +2443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Years and Four Time Points: Description of Emotional State and Coping Strategies of French University Students during the COVID-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2567,334 +2567,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03640292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Scola</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Trémolière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lespiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628026v1</w:t>
+                <w:t xml:space="preserve">hal-03571992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an online self-help intervention on university students’ mental health during COVID-19: A non-randomized controlled pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Profiles and age-related differences in the expression of the three parental burnout dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Trémolière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Scola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5, pp.100175. </w:t>
+              <w:t xml:space="preserve">European Journal of Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chbr.2022.100175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17405629.2021.1990749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03571992v1</w:t>
+                <w:t xml:space="preserve">hal-03628026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypnosis and cognitive behavioral therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer : Rational and study protocol for a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Jarlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2939,723 +2939,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
+                <w:t xml:space="preserve">Astrid Lebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Congard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Dauvier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Andreotti</w:t>
+                <w:t xml:space="preserve">Emilie Boujut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mindfulness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03628043v1</w:t>
+                <w:t xml:space="preserve">hal-03265706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COVID-19 and parental burnout: Parents locked down but not more exhausted</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Mindfulness-Based Interventions Have Effects Only on Negative Aspects of Psychological Functioning? A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mareike Kaemmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaqueline Wendland</w:t>
+                <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boujut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Scola</w:t>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Issues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (7), pp.1705-1720. </w:t>
+              <w:t xml:space="preserve">Mindfulness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0192513X211030038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12671-022-01849-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265706v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Congard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
+                <w:t xml:space="preserve">Pascal Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Keller</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Perret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 72, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859240v1</w:t>
+                <w:t xml:space="preserve">hal-03843394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+                <w:t xml:space="preserve">Parenting Culture(s): Ideal-Parent Beliefs Across 37 Countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+                <w:t xml:space="preserve">Gao-Xian Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moïra Mikolajczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmie Verspeek</w:t>
+                <w:t xml:space="preserve">Heidi Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ege Akgun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Arikan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cross-Cultural Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54 (1), pp.4-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00220221221123043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851248v1</w:t>
+                <w:t xml:space="preserve">hal-03859240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric properties of a French version of the Implicit Theories of Emotion Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+                <w:t xml:space="preserve">Parental Burnout Across the Globe During the COVID-19 Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hedwig van Bakel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coco Bastiaansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruby Hall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Antoine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Andreotti</w:t>
+                <w:t xml:space="preserve">Inga Schwabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Perret</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmie Verspeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 72, </w:t>
+              <w:t xml:space="preserve">International Perspectives in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (3), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1027/2157-3891/a000050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843394v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03851248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudiants en temps de confinement et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological Vulnerability of French University Students during the COVID-19 Pandemic: A Four-Wave Longitudinal Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le burnout parental et la dépression du post-partum : quelles différences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3949,51 +3949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fiteni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4066,51 +4066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (17), pp.8998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4304,51 +4304,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Education and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (2), pp.123-131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,103 +4382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Affective Trajectory in a Positive Psychology Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.770-786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4551,51 +4551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.101688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4642,64 +4642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of affect and affective stability in adulthood: Nonlinear age-related differences in daily life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4733,51 +4733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interactive effect of neuroticism and extraversion on the daily variability of affective states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4785,51 +4785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 78, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4863,90 +4863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of affective processes in a mindfulness-based intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in parental burnout: Influence of demographic factors and personality of parents and children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, When the Great Adventure of Parenting Turns to Disaster: Regrets and Burnout, 9, pp.887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5088,90 +5088,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rumination and Mindlessness Processes: Trajectories of Change in a 42-Day Mindfulness-Based Intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5248,77 +5248,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (7), pp.621-627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5391,64 +5391,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Personality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (4), pp.329 - 346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5495,51 +5495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The big five personality traits and parental burnout: Protective and risk factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5651,64 +5651,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Happiness Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (5), pp.2077 - 2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5755,64 +5755,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des stratégies de régulation affective au cours de l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5908,103 +5908,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets différentiels des interventions de pleine conscience et de thérapie positive en fonction de l'anxiété sur 42 jours.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches actuelles en psychologie différentielle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6128,64 +6128,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de la hiérarchisation du répertoire des stratégies de régulation émotionnelle au cours de l'âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6255,103 +6255,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs impliqués dans les détériorations de santé des jeunes LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Métamorphose des liens à l'adolescence" Reconfigurations ou invariants ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nimes, France</w:t>
@@ -6505,103 +6505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde Hope LGBT+: Santé des familles LGBT+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde sur le projet Hope LGBT+</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Nimes, France</w:t>
@@ -6630,103 +6630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la résilience et du soutien social dans la détresse psychologique des jeunes LGBT+ : Une approche dyadique parent-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Charbonnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Briet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème congrès AFTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2024, Paris, France</w:t>
@@ -6755,64 +6755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences inter-individuelles dans le niveau d'utilisation des stratégies de régulation émotionnelle selon la personnalité et l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,77 +7113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique affective chez des femmes entre 50 et 80 ans : utilisation d'un protocole de type Experience Sampling Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7273,51 +7273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Montalescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRTCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Nimes, France</w:t>
@@ -7480,64 +7480,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7562,77 +7562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variabilité affective chez un individu au regard de ses cinq traits de personnalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7709,51 +7709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boebion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations cognitives et émotionnelles dans l’ajustement psychosocial à l’infertilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7985,51 +7985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d’interventions innovantes visant à prévenir les détériorations de santé des étudiants et à promouvoir le développement de leurs ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8106,51 +8106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deninotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Ljubljana, Slovenia, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8175,90 +8175,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et symptômes dépressifs des femmes en situation de surpoids ou d'obésité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Juhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8529,51 +8529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional dynamics within parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Parental Burnout</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Conference, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8667,90 +8667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet MindfulNET. Etude des effets d’une intervention de pleine conscience : une approche en réseaux du changement de la dynamique affective et de ses différences inter et intra individuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8805,77 +8805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulez ses affects avec flexibilité... ou pas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Barbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Sommières, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,51 +8995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karla Bernat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46ème Congrès annuel du TCC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFTCC, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9172,51 +9172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Douche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Cobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le_vigouroux_nicolas@unimes Fr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9280,64 +9280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xèmes Ateliers MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9375,51 +9375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The big five personality traits and parental burnout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9509,64 +9509,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème atelier MODEVAIIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Marcevol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9591,64 +9591,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de modèles autorégressifs et de modèles en équations différentielles pour identifier les composantes de la variabilité intra-individuelle dans les dynamiques émotionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9712,64 +9712,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité de deux stratégies de régulation sur les affects en fonction du niveau de caractère consciencieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,64 +9837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise différenciée dans la sélection des stratégies de régulation affective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9932,64 +9932,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10014,90 +10014,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des interventions brèves (mindfulness et thérapies positives) sur la dynamique des affects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10122,64 +10122,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d'oscillateurs amortis (ou pas!) par équations différentielles appliqués à la modélisation de la force d'attraction homéostatique sur des données ESM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10256,90 +10256,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle autorégressif multivarié et multiniveaux de données ESM émotionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème atelier Modevaiia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Camaret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10377,64 +10377,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les effets d'un protocole de recueil quotidien sur les affects ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10489,64 +10489,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anxiété et adaptation des processus de régulation émotionnelle au cours du temps : Efficacité sur les sphères émotionnelle, cognitive et comportementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10623,64 +10623,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité et dynamique affective : Efficacité des stratégies de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Liège, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10705,64 +10705,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie du Jokari et dynamique émotionnelle : Analyse des paramètres de ce modèle dans la dépression non clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10826,90 +10826,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalité, stratégies de coping et affects: analyses tridimensionnelles de données ESM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11031,51 +11031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Deshayes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring day de l'Ecole Doctorale 583</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11225,90 +11225,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between parental burnout, co-parenting and perceived social support in a sample of French parents living in couple : Network and directed acyclic graph analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaqueline Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Boujut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Dorard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11346,64 +11346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation d'une tâche standardisée afin d'évaluer la priorisation des objectifs de vie fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11454,77 +11454,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation émotionnelle chez des patientes ayant reçu un diagnostic de cancer de l'ovaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11562,77 +11562,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émodiversité féminine avec l'avancée en âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Sirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11670,51 +11670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student mental health during the first two years of the COVID- 19 pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etu’Zen : Aider les étudiants à développer des ressources favorisant leur bien-être et leurs apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12046,51 +12046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque international RISPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12115,77 +12115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Colofight feasibility study protocol : Hypnosis and Cognitive Behavioral Therapy with online sessions to reduce fatigue in patients undergoing chemotherapy for a metastatic colorectal cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12253,77 +12253,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout parental : Différences et similarités de profils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Baussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Conférence en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12348,51 +12348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental Burn-out : Influence of demographic factors and Infant temperament</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12469,51 +12469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12551,51 +12551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différences individuelles dans le burnout parental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Scola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Emilie Raes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12659,64 +12659,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’un programme composite d’exercices de psychologie positive de 6 semaines sur la dynamique émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12793,51 +12793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales des affects, stratégies de régulation et traits de personnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Gilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12888,64 +12888,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hiérarchisation du répertoire des stratégies de régulation émotionnelle chez l’adulte : une analyse par échantillonnage quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Le Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dauvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Congard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Kop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13073,51 +13073,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88BD6AC1"/>
+    <w:nsid w:val="98CE46AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13304,51 +13304,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-le-vigouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6655-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203757459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03487126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2021.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00887" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Raes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ansai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265725v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cobo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le_vigouroux_nicolas@unimes Fr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-le-vigouroux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6655-7376" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/203757459" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01826654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le Vigouroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03487126v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810799v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pellerin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Raufaste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Corman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Teissedre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17439760.2024.2433046" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137643v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Charbonnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montalescot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Briet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Deshayes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Gouilly" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/famp.70051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942802v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basilie Chevrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2025.02.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673304v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Plumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pietropaoli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19359705.2024.2386944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deninotti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2024.2411636" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613977v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sirven" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baussard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2024.03.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier C&#233;cillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Mermillod" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Leys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lachaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/children11010123" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Roskam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joyce Aguiar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ege Akgun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Arena" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Arikan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-023-02487-z" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159008v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gosling" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12676" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053289v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Puechlong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00469580231159962" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216966v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lespiau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2023.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312673v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puechlong" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15234938" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Matias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Fontaine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10693971231174551" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107586v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karla Bernat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43076-023-00288-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628034v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gall&#233;e" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221211072813" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640292v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040782" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03571992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Tr&#233;moli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chbr.2022.100175" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Scola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17405629.2021.1990749" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739193v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Jarlier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.953711" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lebert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaqueline Wendland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boujut" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0192513X211030038" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628043v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Kaemmerer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Congard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dauvier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Andreotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12671-022-01849-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03843394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Antoine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100728" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gao-Xian Lin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Keller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00220221221123043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851248v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwig van Bakel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coco Bastiaansen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruby Hall" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Schwabe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmie Verspeek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/2157-3891/a000050" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2021.06.011" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18189699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628015v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spp.2021.09.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304161v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Quesada" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guichard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fiteni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2021.04.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334621v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18178998" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265751v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Artavia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42761-020-00028-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117368v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1090198120987128" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094711v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094717v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Weiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2020.101688" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551699v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-020-00743-y" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pavani" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Kop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrp.2018.10.007" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437058v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Illy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-019-00548-8" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826258v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00887" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826593v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1891/0889-8391.32.2.127" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772239v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/pag0000197" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768265v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/per.2109" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Emilie Raes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Mikolajczak" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2017.07.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01616188v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10902-015-9686-9" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01586260v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000160" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326099v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162642v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Baussard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huberlant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lepage" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848040v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674896v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849359v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674893v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Teissedre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Charbonnier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Cieux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692910v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Royer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674873v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674878v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boebion" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Ansai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115413v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675202v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295772v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Juhel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482509v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Congard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Antoine" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Andreotti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Deleruyelle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674840v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Philippe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bernal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265733v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02274874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158488v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Barbenchon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265725v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977186v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826570v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826588v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Douche" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Cobo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Le_vigouroux_nicolas@unimes Fr" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714210v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826562v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826602v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826473v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826489v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826408v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826603v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674836v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826605v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674827v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Calabrese" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carcaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826399v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826615v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826617v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675025v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Berrou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Francisco" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675141v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Dorard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675130v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675021v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684516v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685342v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1192/j.eurpsy.2022.1367" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675015v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675018v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Martinie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677168v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fernandes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265746v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826548v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826626v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gilles" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826376v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>