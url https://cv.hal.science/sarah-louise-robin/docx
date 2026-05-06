--- v0 (2026-04-10)
+++ v1 (2026-05-06)
@@ -1187,295 +1187,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience of cold-water coral holobionts to thermal stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influences of species and watersheds inputs on trace metal accumulation in mangrove roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Chapron</w:t>
+                <w:t xml:space="preserve">Brian Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Galand</w:t>
+                <w:t xml:space="preserve">France Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Pruski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vétion</w:t>
+                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2117⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 787, pp.147438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485588v1</w:t>
+                <w:t xml:space="preserve">hal-03476063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences of species and watersheds inputs on trace metal accumulation in mangrove roots</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Marchand</w:t>
+                <w:t xml:space="preserve">Resilience of cold-water coral holobionts to thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Ham</w:t>
+                <w:t xml:space="preserve">A.M. Pruski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Pattier</w:t>
+                <w:t xml:space="preserve">Erwan Peru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laporte-Magoni</w:t>
+                <w:t xml:space="preserve">Gilles Vétion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 787, pp.147438. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1965), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.2117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03476063v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2328,51 +2328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36373-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututuauva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.marpolbul.2024.117475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Lovelock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maceiras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Thuong-Huyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02531-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1054554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485588v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2117" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ham" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Swales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04522684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501615v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36373-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850286v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Alfaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututuauva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.marpolbul.2024.117475" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298716v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arnaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Lovelock" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Maceiras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Thuong-Huyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02531-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526181v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847311v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.119959" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844744v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1054554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Ham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laporte-Magoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147438" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485588v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Chapron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Pruski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Peru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles V&#233;tion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.2117" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953328v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Swales" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04522684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847312v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>