--- v1 (2026-03-30)
+++ v2 (2026-05-05)
@@ -66,133 +66,436 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why should nano influencers disclose when they are not sponsored? The impact of impartiality disclosure and influencer type on behavioral intentions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marketing Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10696679.2025.2505849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Impact of Book Influencers on Reading Intentions in the Scroll Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (1), pp.17-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effects of Instagram disclosure on consumer reactions to sponsored posts: The moderating impact of social media influencers’ perceived popularity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Recherche et Applications en Marketing, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20515707231175589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comportement de réclamation : comment limiter le risque de rupture de la relation client-fournisseur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -202,1092 +505,1092 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle acceptabilité sociale des navettes autonomes ? La réponse ambivalente des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un robot fun, sinon rien ! Quel robot dans l'univers des services ? Interrogations sur déterminants de la qualité de l'interaction homme robot dans la relation commerciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Ducros-Passebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drôles d'objets: un nouvel art de faire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, La Rochelle, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.6066226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03592624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les représentations sociales d'un produit de PME ? Une approche par les associations libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gardès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il incarner les dispositifs d’aide à la vente ? Une analyse à travers la présence sociale perçue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing gamification devices in museum : Drivers and challenges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Arts and Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TU LE TROUVES JOLI MON ROBOT ? COMPRENDRE LES FACTEURS DETERMINANTS DE L'ACCEPTABILITE DU ROBOT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Machat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Machat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème congrès international de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gamifier un service pour engager le client ? Proposition d’une typologie de dispositifs gamifiés appliqués au secteur du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passebois- Ducrot Juliette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gamification des dispositifs de médiation culturelle : Quelle perception et quel impact sur l’expérience de visite ? Le cas de la corderie Royale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIth International Conference on Arts &amp; Cultural Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du robot dans l’expérience muséale et touristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Passebois- Ducrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Colloque international pluridisciplinaire ASTRES : Observer les touristes pour mieux comprendre les tourismes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02543592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au secours, tout va trop vite ! Nécessité d'une conceptualisation marketing de la pression temporelle chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,255 +1600,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Sensoriality of Experience Contributes to Behavior Change: The Case of Daily Mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transport Transitions: Advancing Sustainable and Inclusive Mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3 - 10, 2025, 978-3-031-85578-8 Published: 06 March 2025. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-85578-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etiquetage environnemental et valeur perçue pour le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence de Ferran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Euzéby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Machat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE et communication environnementale - workshop, 19-20 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Paris-Dauphine, Chaire Performances des organisations, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01675170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1692,51 +1995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5133" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319214v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Machat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gard&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675338v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05539521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675170v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577140v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Machat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois-Ducros" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10696679.2025.2505849" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886682v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois Ducros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175589" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485849v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5133" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Soulat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Ferran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592624v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Ducros-Passebois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6066226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Machat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gard&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485806v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146280v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Passebois- Ducrot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Passebois- Ducrot Juliette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prigent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05539521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85578-8_1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01675170v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>