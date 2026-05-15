--- v0 (2026-03-25)
+++ v1 (2026-05-15)
@@ -100,442 +100,442 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science ouverte, enclosures, déresponsabilisations et extractivismes universitaires</w:t>
+                <w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Higgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lenay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, HS1 2024 Entre méthodologies audio-visuelles et création filmique Postures et apports transdisciplinaires en Sciences humaines et sociales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12mpw⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04742464v1</w:t>
+                <w:t xml:space="preserve">halshs-04868719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Science ouverte, enclosures, déresponsabilisations et extractivismes universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des méthodes visuelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04868719v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04742464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bureau des dépositions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Une politisation du droit par contentieux et antagonismes ? Droit des étrangers, droit de la propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mult.087.0130⟩</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (72), pp.171-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/amx.072.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03686753v1</w:t>
+                <w:t xml:space="preserve">halshs-03836873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politisation du droit par contentieux et antagonismes ? Droit des étrangers, droit de la propriété intellectuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bureau des dépositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2 (72), pp.171-189. </w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 87 (2), pp.130-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.072.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.087.0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03836873v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03686753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bureau des dépositions. Des œuvres performées depuis le droit, l’art et les sciences sociales. Entretien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vasseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -576,381 +576,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03125341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bureau of depositions : an exercise in speculative justice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oeuvrer une justice spéculative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lili, la rozell et le marimba (2019-2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vacarme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vaca.089.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03154708v1</w:t>
+                <w:t xml:space="preserve">halshs-02482237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oeuvrer une justice spéculative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Défendre, étendre, &amp;quot;excéder&amp;quot; le droit des étrangers? Une pratique inquiète du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathé Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vacarme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecarts d'identité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02482237v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre, étendre, &amp;quot;excéder&amp;quot; le droit des étrangers? Une pratique inquiète du droit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The bureau of depositions : an exercise in speculative justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathé Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamy Kaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saâ Raphaël Moundekeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecarts d'identité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134</w:t>
+              <w:t xml:space="preserve">Lili, la rozell et le marimba (2019-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901687v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03154708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malaises, ratés, asymétries dans le travail à plusieurs. Synopsis d’un banquet des transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déméter - Théories &amp; pratiques artistiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -978,822 +978,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01814220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Biennale Traces en Auvergne-Rhône-Alpes : enjeux d’un réseau d’acteurs régionaux pour penser les mémoires, l’histoire et l’actualité du fait migratoire</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La traduction : pratique réflexive et disruptive pour la géographie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1316, pp.151-162</w:t>
+              <w:t xml:space="preserve">Écritures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01501242v1</w:t>
+                <w:t xml:space="preserve">halshs-01485513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traduction : pratique réflexive et disruptive pour la géographie critique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Urban artivism and migrations. Disrupting spatial and political segregation of migrants in European cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écritures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.39-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2017.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01485513v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01541067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban artivism and migrations. Disrupting spatial and political segregation of migrants in European cities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Biennale Traces en Auvergne-Rhône-Alpes : enjeux d’un réseau d’acteurs régionaux pour penser les mémoires, l’histoire et l’actualité du fait migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Chaouite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1316, pp.151-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01541067v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01501242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les mouvements migratoires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les récits migratoires sont-ils encore possibles dans le domaine des Refugee Studies ? Analyse critique et expérimentation de cartographies créatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01579125v1</w:t>
+                <w:t xml:space="preserve">halshs-01242531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hypothèse de la traduction artiviste : mise en chantier indisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ecrire et créer avec les villes en mouvement., 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/itineraires.3312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01407330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Migratory Movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Cartographier les mouvements migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.8803⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 30ème anniversaire. Renouveler la question migratoire, 32 (3), pp.185-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01883520v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01579125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-dessiner l'expérience. Art, science et conditions migratoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mapping the Migratory Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">antiAtlas Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.8803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01301789v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01883520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les récits migratoires sont-ils encore possibles dans le domaine des Refugee Studies ? Analyse critique et expérimentation de cartographies créatives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Re-dessiner l'expérience. Art, science et conditions migratoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 15 (1)</w:t>
+              <w:t xml:space="preserve">antiAtlas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242531v1</w:t>
+                <w:t xml:space="preserve">halshs-01301789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médier les récits de vie. Expérimentations de cartographies narratives et sensibles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olmedo Elise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1831,64 +1831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RE-DRAWING THE EXPERIENCE: ART, SCIENCE AND MIGRATORY CONDITIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">antiAtlas Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1913,51 +1913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bir-Hakeim, parking occupé. Idée de programmation pour le musée de la Résistance et de la déportation de l’Isère à Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladeema Nasruddin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2133,51 +2133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuple et la &amp;quot;France périphérique&amp;quot; : la géographie au service d'une version culturaliste et essentialisée des classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 156-157, pp.233-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,77 +2202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurer les entre-deux migratoires. Pratiques cartographiques expérimentales entre chercheurs, artistes et voyageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladeema Nasruddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2336,51 +2336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports du cinéma à une (géo-)graphie des frontières mobiles et des migrations frontalières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Géographie et cinéma, 1-2, pp.784-804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2414,51 +2414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en mouvement les cartes frontalières. Essai de cartographie filmique des frontières mexicaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archicube </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Drozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gintrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carnets de géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 4, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2626,51 +2626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Counilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,204 +2698,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tension entre centralité et fragmentation : les quartiers arméniens à Los Angeles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reproduction ou création ? Images, pratiques et objets religieux arméniens dans l'exil à Los Angeles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01445530v1</w:t>
+                <w:t xml:space="preserve">halshs-01445569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproduction ou création ? Images, pratiques et objets religieux arméniens dans l'exil à Los Angeles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tension entre centralité et fragmentation : les quartiers arméniens à Los Angeles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diversité urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/018616ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01445569v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01445530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères de marginalité spatiale dans un contexte urbain nord-américain. Le cas de Little Armenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 84, pp.337 - 346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3000,51 +3000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laye Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Ghermani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -3247,51 +3247,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermapping lethal and environmentally damaging policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Henk van Houtum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free the map. From Atlas to Hermes : A New Cartography of Borders and Migration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, nai010 publishers, pp.100-101 et 118-119, 2024, 978-94-6208-812-2</w:t>
@@ -3320,64 +3320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Countermapping the City in Dakar: A De-Authorized Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Translation and the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 9781138348875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3396,216 +3396,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03116236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies et contre-cartographies des frontières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Immigration et émigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Laure Amilhat Szary; Grégory Hamez. </w:t>
+              <w:t xml:space="preserve">Stéphanie Beucher; Florence Smits. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières. Capes-Agrégation Histoire Géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.128-139, 2020, 978-2-200-62977-9</w:t>
+              <w:t xml:space="preserve">La France, atlas géographique et géopolitique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.16-18, 2020, Atlas / Concours, 978-2-7467-5113-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03107368v1</w:t>
+                <w:t xml:space="preserve">halshs-02906896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigration et émigration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cartographies et contre-cartographies des frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stéphanie Beucher; Florence Smits. </w:t>
+              <w:t xml:space="preserve">Anne-Laure Amilhat Szary; Grégory Hamez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France, atlas géographique et géopolitique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontières. Capes-Agrégation Histoire Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.128-139, 2020, 978-2-200-62977-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autrement</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02906896v1</w:t>
+                <w:t xml:space="preserve">halshs-03107368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières et migrations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annette Ciattoni; Yvette Veyret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fondamentaux de la géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.99-125, 2018, 978-2-200-62122-3</w:t>
@@ -3634,51 +3634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counter Cartographies of Exile. From France to Afghanistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,51 +3746,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux frontières du paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mouillon, Philippe; Arnaud, Maryvonne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages singuliers, paysage pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 09, , 2017, Revue Local contemporain</w:t>
@@ -3813,362 +3813,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03554881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'exode syrien et la crise de l'hospitalité des Etats européens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Artivism as a Form of Urban Translation: An Indisciplinary Hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Suchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bost; Laurent Carroué; Sébastien Colin; Christian Girault. </w:t>
+              <w:t xml:space="preserve">Sherry Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images économiques du monde 2017. Géopolitique. Géoéconomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2016, 978-2-200-61507-9</w:t>
+              <w:t xml:space="preserve">Speaking Memory. How Translation Shapes City Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, McGill-Queen's University Press, 2016, 978-0-7735-4789-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01328979v1</w:t>
+                <w:t xml:space="preserve">halshs-01437039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artivism as a Form of Urban Translation: An Indisciplinary Hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'exode syrien et la crise de l'hospitalité des Etats européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sherry Simon. </w:t>
+              <w:t xml:space="preserve">François Bost; Laurent Carroué; Sébastien Colin; Christian Girault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaking Memory. How Translation Shapes City Life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, McGill-Queen's University Press, 2016, 978-0-7735-4789-6</w:t>
+              <w:t xml:space="preserve">Images économiques du monde 2017. Géopolitique. Géoéconomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2016, 978-2-200-61507-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01437039v1</w:t>
+                <w:t xml:space="preserve">halshs-01328979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilités: les réfugiés dans le monde.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mapping Mobile Borders: Critical Cartographies of Borders Based on Migration Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bost; Anne-Lise Humain-Lamoure; Laurent Carroué; David Teurtrie. </w:t>
+              <w:t xml:space="preserve">Anne-Laure Amilhat Szary; Frédéric Giraut. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Images économiques du monde 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2015, 978-2-200-29309-3</w:t>
+              <w:t xml:space="preserve">Borderities and the Politics of Contemporary Mobile Borders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MacMillan, 2015, 978-1-137-46885-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242527v1</w:t>
+                <w:t xml:space="preserve">halshs-01242523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Mobile Borders: Critical Cartographies of Borders Based on Migration Experiences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mobilités: les réfugiés dans le monde.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne-Laure Amilhat Szary; Frédéric Giraut. </w:t>
+              <w:t xml:space="preserve">François Bost; Anne-Lise Humain-Lamoure; Laurent Carroué; David Teurtrie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borderities and the Politics of Contemporary Mobile Borders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MacMillan, 2015, 978-1-137-46885-7</w:t>
+              <w:t xml:space="preserve">Images économiques du monde 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2015, 978-2-200-29309-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242523v1</w:t>
+                <w:t xml:space="preserve">halshs-01242527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critique du multiculturalisme urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes Contestées. Pour une géographie critique de l'urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Les Prairies Ordinaires, pp.229-239, 2014, Collection Penser/Croiser, 978-2-35096-083-8</w:t>
@@ -4197,51 +4197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux et mobilités en Amérique du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cynthia Ghorra-Gobin, Alain Musset. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada, Etats-Unis, Mexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SEDES-Armand Colin, pp.114-145, 2012</w:t>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quartiers urbains des diasporas: pérennité et réinvention des identifications. Les Arméniens à Los Angeles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pérennité urbaine. La ville par delà ses métamorphoses.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4371,51 +4371,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missak et Mélinée Manouchian, l'incendie de la colère et de la mûre vengeance. À propos d’une panthéonisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://lundi.am/Missak-Manouchian-l-incendie-de-la-colere-et-de-la-mure-vengeance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4485,51 +4485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laye Diakité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathé Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -4551,64 +4551,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques forensiques du Bureau des dépositions. Œuvrer les limites du droit. Introduction à un contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Au-delà des angles du champ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4633,51 +4633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Philippe Artières, Histoire(s) de René L. : hétérotopies contrariées, ed. Manuella, Mucem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4695,51 +4695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement numérique ou le supplice des Danaïdes : austérité, surveillance, désincarnation et auto-exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, https://lundi.am/L-enseignement-numerique-ou-le-supplice-des-Danaides</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4757,51 +4757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre l'exception, faire problème commun. Du continuum du confinement à l'isolement des foules détenues et enfermées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4832,64 +4832,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau des dépositions : exercice de justice spéculative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau Des Dépositions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Bangoura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4950,51 +4950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Frontex à Frontex. À propos de la “continuité” entre l’université logistique et les processus de militarisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5038,77 +5038,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bureau Des Dépositions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ousmane Kouyaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamy Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -5124,188 +5124,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01853732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cartographies traverses ou comment raconter le mouvement de la mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01297159v1</w:t>
+                <w:t xml:space="preserve">halshs-01445607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pensée en marche. Eprouver les notions postcoloniales au regard de l’exposition Indian Highway (MAC Lyon).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Suchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5317,282 +5261,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01462327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies traverses ou comment raconter le mouvement de la mémoire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gintrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Choplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Dulac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01445607v1</w:t>
+                <w:t xml:space="preserve">halshs-01297159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies traverses, des espaces où l'on ne finit jamais d'arriver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crossing maps: spaces of never-ending arrival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242532v1</w:t>
+                <w:t xml:space="preserve">halshs-01445577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossing maps: spaces of never-ending arrival</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cartographies traverses, des espaces où l'on ne finit jamais d'arriver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01445577v1</w:t>
+                <w:t xml:space="preserve">halshs-01242532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les frontières vues du sol et du ciel. Navigation dans un itinéraire migratoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, http://geoconfluences.ens-lyon.fr/informations-scientifiques/a-la-une/carte-a-la-une/carte-a-la-une-les-frontieres-vues-du-sol-et-du-ciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5610,51 +5610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La France des migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5704,51 +5704,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutter contre la vulnérabilité ou la cultiver? Les milieux relationnels des zones humides de la Grande Niaye de Pikine, Commune de Golf Sud (Dakar, Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kader Ndong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,51 +5825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Bronnikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Counilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5939,90 +5939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser ensemble, en faisant des films. Retour sur une semaine de résidence à Lussas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Brayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chezel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Brayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edith Chezel</w:t>
+                <w:t xml:space="preserve">Marc Higgin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Lenay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre méthodologies audio-visuelles et création filmique : Postures et apports transdisciplinaires en SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Raoulx, Amélie Téhel, Antoine Février, Elise Creuilly, Florian Hémont, Laurence Bouvet-Lévêque, Marcela Patrascu, Nelly Brégeault-Krembser, Nicolas Kühl, Pierre-Noël Denieuil, Sihem Najjar, Souad Matoussi, May 2021, Rennes, France</w:t>
@@ -6064,51 +6064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopérer, œuvrer, indiscipliner en recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Labussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Temporalités et politiques (TEMPO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martine Kaluszynski, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6133,51 +6133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies Traverses_CrossingMaps, un anti-atlasrelationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6215,51 +6215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Terre à l'horizon ! » Horizons territoriaux et théories de la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2011 - Fonder les sciences du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences du territoire (CIST), Nov 2011, Paris, France. pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,51 +6316,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'enclave au kaléidoscope urbain. Los Angeles au prisme de l'immigration arménienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nanterre - Paris X, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6458,51 +6458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Martiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Haince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mekdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Gruntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6706,51 +6706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686753v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0130" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836873v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.072.0171" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.057.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diallo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Kaba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226; Rapha&#235;l Moundekeno" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.089.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.324" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501242v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485513v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541067v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.05.008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579125v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3312" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8803" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmedo Elise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladeema Nasruddin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabeye Deme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.695.0784" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018616ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445569v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laye Diakit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lorelei.net/produit/collectif-linteret-a-agir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906896v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-pour-tous/la-france" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/en/978-3-8376-4519-4/this-is-not-an-atlas/?c=411000246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437039v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242527v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djould&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bangoura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bureau Des D&#233;positions" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Kouyat&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Solomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445607v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242532v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445577v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ndong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702953v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Haince" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gruntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04868719v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chezel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Higgin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussi&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lenay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12mpw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04742464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03836873v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.072.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03686753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Moreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.087.0130" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03125341v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.057.0073" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02482237v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vaca.089.0119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02901687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Path&#233; Diallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03154708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamy Kaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#226; Rapha&#235;l Moundekeno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01814220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/demeter.324" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01485513v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541067v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2017.05.008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01501242v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Chaouite" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Chauliac" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01407330v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Suchet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.3312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579125v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Honor&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8249" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01883520v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301789v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242536v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olmedo Elise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445528v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387901v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladeema Nasruddin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01100123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabeye Deme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.790" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242522v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.695.0784" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242530v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01234947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdg.1014" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446926v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie B&#233;louin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Counilh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12k66" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445530v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/018616ar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445593v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2007.2572" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04299414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bernier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laye Diakit&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Diallo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Martin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-lorelei.net/produit/collectif-linteret-a-agir" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04440335v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03116236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02906896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/Catalogue/atlas/atlas-pour-tous/la-france" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107368v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01695876v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-verlag.de/en/978-3-8376-4519-4/this-is-not-an-atlas/?c=411000246" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554881v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01437039v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242523v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242525v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242535v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04006177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Djould&#233; Bald&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Bangoura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546773v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850641v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03141246v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02162590v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bureau Des D&#233;positions" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane Kouyat&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Solomon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01853732v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462327v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445577v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242528v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01445587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kader Ndong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508001v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02903299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01702953v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353366v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00879800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01411887v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Salzbrunn" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Haince" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Gruntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>