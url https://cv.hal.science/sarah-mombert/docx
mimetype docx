--- v0 (2026-03-30)
+++ v1 (2026-05-17)
@@ -1319,165 +1319,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rôle et jeu social dans le théâtre historique d'Alexandre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, oct.-déc. 2004 (4), pp.801-809</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Glaner après les moissons de l'Histoire en 1836. Les anecdotes dans les chroniques en séries des journaux d'avant le roman-feuilleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elseneur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, L'Histoire en miettes. Anecdotes et témoignages dans l'écriture de l'Histoire (XVIe-XIXe siècle) (19), pp.299-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264213v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00264211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aventure de la culture. Représentations de l'art classique dans le roman de cape et d'épée</w:t>
               </w:r>
@@ -4403,1195 +4403,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La boîte aux lettres du Mousquetaire, journal d'Alexandre Dumas (1853-1857)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la dir. de Guillaume Pinson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Lettre et la presse : poétique de l’intime et culture médiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Médias 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dumas (1802-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Kalifa, Philippe Régnier, Marie-Eve Thérenty et Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Civilisation du journal. Histoire culturelle et littéraire de la presse française au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions, pp.1125-1133, 2011, Opus magnun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Kalifa, Philippe Régnier, Marie-Eve Thérenty et Alain Vaillant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Civilisation du journal. Histoire culturelle et littéraire de la presse française au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Editions, pp.811-832, 2011, Opus magnun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00772759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Médias 19</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La muse de la Fabrique. Les rubriques littéraires de l'Écho de la Fabrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ludovic Frobert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Écho de la Fabrique. Naissance de la presse ouvrière à Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Éditions, pp.177-191, 2010, Institut d'Histoire du Livre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, ENS Éditions, pp.177-191, 2010, Institut d'Histoire du Livre</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00655759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le jugement critique. Étude génétique du dossier «Critique» des dossiers de Bouvard et Pécuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphanie Dord-Crouslé, Stella Mangiapane et Rosa Maria Palermo Di Stefano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Éditer le chantier documentaire de Bouvard et Pécuchet. Explorations critiques et premières réalisations numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.171-185, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Andrea Lippolis Editore, pp.171-185, 2010</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00550682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges d'Alexandre Dumas. Esclavage et métissage romantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarga Moussa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et esclavage, XVIIIe-XIXe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, pp.238-250, 2010, L'esprit des Lettres</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Desjonquères, pp.238-250, 2010, L'esprit des Lettres</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier blanc de la critique littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Durand, Pascal;Mombert, Sarah;. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre presse et littérature : Le Mousquetaire, journal de M. Alexandre Dumas (1853-1857)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bibliothèque de la Faculté de Philosophie et Lettres Diffusion Droz, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Bibliothèque de la Faculté de Philosophie et Lettres Diffusion Droz, 2009</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00432522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Capitaine Fracasse, un roman historique sans Histoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aude Déruelle et Alain Tassel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problèmes du roman historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRCLES L'Harmattan, pp.211-228, 2008, Narratologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, CIRCLES L'Harmattan, pp.211-228, 2008, Narratologie</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Profession : romancier populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loïc Artiaga. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Roman populaire, 1836-1960. Des premiers feuilletons aux adaptations télévisuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Autrement, pp.55-74, 2008, Mémoire/Culture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Autrement, pp.55-74, 2008, Mémoire/Culture</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00340995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rois de papier. La représentation des entrées royales dans les romans historiques d'Alexandre Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Corinne et Eric Perrin-Saminadayar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Imaginaire et représentations des entrées royales au XIXe siècle : une sémiologie du pouvoir politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.213-236, 2006, Le XIXe siècle en représentation(s)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moyen Age dans le roman-feuilleton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simone Bernard-Griffiths, Pierre Glaudes et Bernard Vibert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fabrique du Moyen Age au XIXe siècle. Représentations du Moyen Age dans la culture et la littérature françaises du XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, pp.840-849, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épée, la plume et le style. Le Capitaine Fracasse de Théophile Gautier, &amp;quot;fantaisie à la manière de Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">textes réunis et présentés par V. Laisney. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Miroir et le chemin. L'univers romanesque de Pierre-Louis Rey</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne nouvelle, pp.307-314, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00264167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.213-236, 2006, Le XIXe siècle en représentation(s)</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'envers de l'Histoire contemporaine. Conjurations, complots et sociétés secrètes, moteurs souterrains du récit romanesque romantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de L. Dumasy, Ch. Massol et M.-R. Corredor. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stendhal, Balzac, Dumas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.21-31, 2006, Cribles, essais de littérature</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires du Mirail, pp.21-31, 2006, Cribles, essais de littérature</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sans prendre garde à l'ouragan&amp;quot; : Théophile Gautier et les événements de son temps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gisèle Séginger. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écriture(s) de l'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.311-322, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Strasbourg, pp.311-322, 2006</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Histoire et ses représentations cinématographiques : les codes génériques dans quelques adaptations de Notre-Dame de Paris et L'Homme qui rit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Mombert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delphine Gleizes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'œuvre de Victor Hugo à l'écran. Des rayons et des ombres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval; L'Harmattan, pp.139-150, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00264204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enfermement et la métamorphose. La politique au miroir du corps dans Le Comte de Monte-Cristo d'Alexandre Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Mombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Roulin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps, littérature, société (1789-1900)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Saint-Étienne, pp.65-78, 2005, Le XIXe siècle en représentation(s)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02955851v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00264204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevaliers et paladins. Le héros de l'aventure des récits arthuriens aux romans de cape et d'épée</w:t>
               </w:r>
@@ -6708,51 +6708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675591v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mombert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.3299" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7.p.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264213v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/un-mousquetaire-du-journalisme-alexandre-dumas.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rosellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Maindron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;lias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n1m8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/F%C3%A9minin%20masculin%20dans%20la%20presse%20du%20XIXe%20si%C3%A8cle/949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-a-la-une--9791095772996-page-50.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/la-litterature-de-jeunesse-par-ses-textes#" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/lecrivain-comme-marque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/le-roman-des-possibles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772764v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772759v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264191v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264167v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675591v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mombert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.204.0030" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233554v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.7012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554132v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/recherchestravaux.3299" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553951v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897045v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belphegor.1290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019669v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07046-7.p.0057" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00678929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965771v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459654v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459656v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341000v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264211v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264714v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264719v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264736v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05304563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dord-Crousl&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536199v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179183v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/un-mousquetaire-du-journalisme-alexandre-dumas.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.6047" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803763v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guellec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boucharenc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bonord" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Becker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Collomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01121121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990235v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Rosellini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00702214v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432500v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Durand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432517v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199194v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Maindron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Al Matary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume D&#233;lias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/n1m8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/F%C3%A9minin%20masculin%20dans%20la%20presse%20du%20XIXe%20si%C3%A8cle/949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560104v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-monde-a-la-une--9791095772996-page-50.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anamo.there.2021.02.0050" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/la-litterature-de-jeunesse-par-ses-textes#" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553924v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/lettres-francaises/lecrivain-comme-marque" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/le-roman-des-possibles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01897048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03805370v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019622v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019685v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01160311v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01021909v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02019689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092263v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965889v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965753v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965825v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772764v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772759v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655759v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00550682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432522v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340992v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00340995v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264155v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264204v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Milland-Bove" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264224v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264220v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264226v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264228v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00459648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264717v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264741v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264743v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>