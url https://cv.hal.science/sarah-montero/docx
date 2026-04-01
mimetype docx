--- v0 (2026-03-10)
+++ v1 (2026-04-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Montero </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les médiations socio-spatiales dans la relation chercheur-praticien au sein du projet de recherche participative Cov-Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médiation.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the evolution of performing arts venues through the prism of the cultural third place model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCATC Congress 2024 Culture that matters: Interdisciplinary Approaches for Sustainable Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCATC European network on cultural management and policy., Sep 2024, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov'Culture : questionnements et réflexions sur un dispositif de recherche participative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL ET INTERDISCIPLINAIRE - Ethnographies plurielles #13 / SEF. ETHNOGRAPHIE ET RECHERCHES PARTICIPATIVES. Actualités des formes de recherche-action en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories in Cov’culture research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JournTRAJECTORIES X OF ENGAGEMENT, Public Participation, Material Production and Digital Environments in the HSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité du spectacle vivant dans un contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Bideran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Dec 2023, Aubervilliers &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Bideran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur la Médiation Artistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola superior de educaçao de Lisboa, Jul 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Crisis: Thinking about system change through stakeholder reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“REINVENT YOURSELF!” Alignment and Resistance in the Arts and Culture Amidst Societal Claims for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Committee of Sociology of Arts and Culture (RC-SAC – Foko-KUKUSO, Swiss Sociological Association), Nov 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COV’culture. Impact of the health crisis on the field of culture and art. Study of emerging forms of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCATC DIGITAL CONGRESS 19-22 October 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European network on cultural management and policy, Oct 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles initiatives, de nouveaux acteurs sur le terrain de jeu de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Axe transversal du LISST Différenciations territoriales et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse 2, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation démocratique entre habitants et pouvoirs publics pour la programmation et la gouvernance d’un équipement culturel à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Politiques et pratiques culturelles dans les villes : Divergences ou convergences ? Pour une approche comparée Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy Paris Université, Nov 2020, Aubervilliers Campus condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l’animation dans un projet de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque du Réseau International d’Animation (RIA) "Scénarios possibles de l’animation socioculturelle pour la transformation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Animation (RIA) à l'Université Externado de Colombie, Oct 2015, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02875088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du mouvement associatif dans la constitution d'espaces publics d'émancipation et de politisation citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International de l'Animation "Animation socioculturelle et Intervention sociale : pour quels projets de société ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatique de l'engagement citoyen : mobilisation et concertation autour d'un jardin partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International de l'Animation L'animation socioculturelle professionnelle, quels rapports au politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France. pp.323-333, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et développement culturel : luttes comparatives autour des jardins à Québec et Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Centre d'études canadiennes inter-universitaires de Bordeaux (CECIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals: de la co-construction de projet à la démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales internationales du spectacle (BIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique à l'épreuve de la diversité culturelle : le cas de la ville de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISIAT Projets culturels et participation citoyenne. Quelle place pour l'animation professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bordeaux, France. pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des concepts de créativité et de participation à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les imaginaires urbains en recomposition : connaissances, cultures et vécus. L'exemple des métropoles et des régions de Bordeaux et de Québec - Université de Bordeaux 3 - ADESS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux citoyens de la participation culturelle à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International de l'Animation " La créativité en animation. Enjeux organisationnels, identitaires et citoyens ", Université de Québec à Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vulnérabilité : quel rôle et quelle place pour l'expérience sensible dans la relation de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov’culture : Analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Bideran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da investigação às práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25757/invep.v14i2.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical feedback from artists: initial findings of the impact of the health crisis on the field of art and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cultural management &amp; policy (EJCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.11600. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ejcmp.2023.11600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous vieillirons ensemble ». Expérimenter l’intersectorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (159), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.159.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail artistique à l’hôpital : une autre expérience de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Art, médiation culturelle et territoires, 3-4, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lps.183.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports ambigus de l'art et de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets artistiques et culturels dans les établissements de santé : quels changements dans les pratiques et les organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.208-212. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager la cité : conflit et négociation pour la création de jardins citoyens à Bordeaux et à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (166), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034347ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concertation et tactiques citoyennes pour la création d'un équipement culturel à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.010.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonance et conflictualité entre projet urbain et projets d’habitants pour l’aménagement culturel de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paysages en réseaux, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique d'accessibilité et enjeux participatifs : l'exemple des &amp;quot;Parcours de découvertes culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.62-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.040.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture & Santé : vers un changement des pratiques et des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de L'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La culture en questions, 978-2-916002-72-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Animation Socioculturelle : quels rapports à la Médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et lien social, une boussole pour le développement territorial. Un an de capitalisation en Aveyron. Région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ensemble la ville culturelle : enjeux, modalités et perspectives de coopération à Bordeaux et à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. 2015, 978-2-85892-443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Cercles » de la culture, la culture en 2030 à Mérignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UBIC Université Bordeaux Inter-Culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique sur les pratiques de médiation des scènes culturelles de Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Aquitaine; Conseil Général de Gironde; IDDAC. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation dans un projet de soin global en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Paquin; Jean-Marie Lafortune; Myriam Lemonchois; Martin Lussier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor de la vie culturelle au XXIème siècle. Perspectives France-Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2019, 978-2-7606-4038-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’animation dans un projet de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marysol Rojas Pabón; Roberth Salamanca Avila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animación Sociocultural. Reflexiones y escenarios posibles para la transformación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Universidad del Externado, pp.189-210, 2017, 978-958-772-805-7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv18msmrf.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité culturelle et enjeux participatifs : penser la coopération entre élus et citoyens dans le cadre des agendas 21 de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables : la place des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau démocratique dans l'aménagement culturel des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire ensemble la ville culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.7-10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d’acteurs associatifs dans la constitution d’espaces publics d’émancipation et de politisation citoyennes – études de cas Bordeaux/Québec –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Greffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation, vie associative, des acteurs s'engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, pp.157-174, 2014, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et développement culturel : référentiels d'action à Bordeaux et à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BOR30003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00876115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Montero </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les médiations socio-spatiales dans la relation chercheur-praticien au sein du projet de recherche participative Cov-Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Médiation.s</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Sorbonne, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the evolution of performing arts venues through the prism of the cultural third place model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCATC Congress 2024 Culture that matters: Interdisciplinary Approaches for Sustainable Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCATC European network on cultural management and policy., Sep 2024, Lecce (ITALY), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov'Culture : questionnements et réflexions sur un dispositif de recherche participative »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLLOQUE INTERNATIONAL ET INTERDISCIPLINAIRE - Ethnographies plurielles #13 / SEF. ETHNOGRAPHIE ET RECHERCHES PARTICIPATIVES. Actualités des formes de recherche-action en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Lumière Lyon 2, Jan 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectories in Cov’culture research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Chene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JournTRAJECTORIES X OF ENGAGEMENT, Public Participation, Material Production and Digital Environments in the HSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Nanterre, Sep 2023, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité du spectacle vivant dans un contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Bideran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture en régime numérique. Questionner les pratiques, catégories et méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Dec 2023, Aubervilliers &amp; Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04439863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov’culture : analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Bideran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international sur la Médiation Artistique et Culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Escola superior de educaçao de Lisboa, Jul 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture and Crisis: Thinking about system change through stakeholder reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“REINVENT YOURSELF!” Alignment and Resistance in the Arts and Culture Amidst Societal Claims for Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Committee of Sociology of Arts and Culture (RC-SAC – Foko-KUKUSO, Swiss Sociological Association), Nov 2022, Lucerne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COV’culture. Impact of the health crisis on the field of culture and art. Study of emerging forms of innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chêne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCATC DIGITAL CONGRESS 19-22 October 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The European network on cultural management and policy, Oct 2021, Online, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De nouvelles initiatives, de nouveaux acteurs sur le terrain de jeu de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l’Axe transversal du LISST Différenciations territoriales et action collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse 2, Apr 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confrontation démocratique entre habitants et pouvoirs publics pour la programmation et la gouvernance d’un équipement culturel à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Politiques et pratiques culturelles dans les villes : Divergences ou convergences ? Pour une approche comparée Europe/Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cergy Paris Université, Nov 2020, Aubervilliers Campus condorcet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place et rôle de l’animation dans un projet de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque du Réseau International d’Animation (RIA) "Scénarios possibles de l’animation socioculturelle pour la transformation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International d’Animation (RIA) à l'Université Externado de Colombie, Oct 2015, Bogota, Colombie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02875088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du mouvement associatif dans la constitution d'espaces publics d'émancipation et de politisation citoyenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International de l'Animation "Animation socioculturelle et Intervention sociale : pour quels projets de société ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pragmatique de l'engagement citoyen : mobilisation et concertation autour d'un jardin partagé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International de l'Animation L'animation socioculturelle professionnelle, quels rapports au politique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Bordeaux, France. pp.323-333, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et développement culturel : luttes comparatives autour des jardins à Québec et Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Centre d'études canadiennes inter-universitaires de Bordeaux (CECIB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festivals: de la co-construction de projet à la démarche participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennales internationales du spectacle (BIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une politique à l'épreuve de la diversité culturelle : le cas de la ville de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ISIAT Projets culturels et participation citoyenne. Quelle place pour l'animation professionnelle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Bordeaux, France. pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et limites des concepts de créativité et de participation à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les imaginaires urbains en recomposition : connaissances, cultures et vécus. L'exemple des métropoles et des régions de Bordeaux et de Québec - Université de Bordeaux 3 - ADESS-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux citoyens de la participation culturelle à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Réseau International de l'Animation " La créativité en animation. Enjeux organisationnels, identitaires et citoyens ", Université de Québec à Montréal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vulnérabilité : quel rôle et quelle place pour l'expérience sensible dans la relation de soin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cov’culture : Analyser l’adaptabilité des médiateurs culturels dans un contexte de changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica de Bideran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Da investigação às práticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25757/invep.v14i2.368⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical feedback from artists: initial findings of the impact of the health crisis on the field of art and culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chêne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cultural management &amp; policy (EJCMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, pp.11600. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/ejcmp.2023.11600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous vieillirons ensemble ». Expérimenter l’intersectorialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (159), pp.199-211. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gs1.159.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02179698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail artistique à l’hôpital : une autre expérience de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Art, médiation culturelle et territoires, 3-4, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lps.183.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports ambigus de l'art et de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, n° 97-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01584880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les projets artistiques et culturels dans les établissements de santé : quels changements dans les pratiques et les organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.208-212. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménager la cité : conflit et négociation pour la création de jardins citoyens à Bordeaux et à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 59 (166), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1034347ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonance et conflictualité entre projet urbain et projets d’habitants pour l’aménagement culturel de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paysages en réseaux, 38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concertation et tactiques citoyennes pour la création d'un équipement culturel à Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.010.0151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique d'accessibilité et enjeux participatifs : l'exemple des &amp;quot;Parcours de découvertes culturelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.62-66. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.040.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture & Santé : vers un changement des pratiques et des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Langeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de L'Attribut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La culture en questions, 978-2-916002-72-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Animation Socioculturelle : quels rapports à la Médiation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Greffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tozzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Culture et lien social, une boussole pour le développement territorial. Un an de capitalisation en Aveyron. Région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Devel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01673191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire ensemble la ville culturelle : enjeux, modalités et perspectives de coopération à Bordeaux et à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. 2015, 978-2-85892-443-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01538297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Cercles » de la culture, la culture en 2030 à Mérignac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UBIC Université Bordeaux Inter-Culture. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03153854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude sociologique sur les pratiques de médiation des scènes culturelles de Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] MSH Aquitaine; Conseil Général de Gironde; IDDAC. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'animation dans un projet de soin global en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Paquin; Jean-Marie Lafortune; Myriam Lemonchois; Martin Lussier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor de la vie culturelle au XXIème siècle. Perspectives France-Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Montréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2019, 978-2-7606-4038-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place et le rôle de l’animation dans un projet de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Liot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marysol Rojas Pabón; Roberth Salamanca Avila. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animación Sociocultural. Reflexiones y escenarios posibles para la transformación social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Universidad del Externado, pp.189-210, 2017, 978-958-772-805-7. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv18msmrf.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité culturelle et enjeux participatifs : penser la coopération entre élus et citoyens dans le cadre des agendas 21 de la culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et quartiers durables : la place des habitants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau démocratique dans l'aménagement culturel des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construire ensemble la ville culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHA, pp.7-10, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01176821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle d’acteurs associatifs dans la constitution d’espaces publics d’émancipation et de politisation citoyennes – études de cas Bordeaux/Québec –</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Greffier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation, vie associative, des acteurs s'engagent</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carrières Sociales Editions, pp.157-174, 2014, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cse.297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation citoyenne et développement culturel : référentiels d'action à Bordeaux et à Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Montero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Michel de Montaigne - Bordeaux III, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013BOR30003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00876115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mont&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25757/invep.v14i2.368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.11600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034347ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538182v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0151" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.040.0062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02472515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/culture-et-sante--9782916002729.htm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Greffier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bordes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lessor-de-la-vie-culturelle-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18msmrf.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.137" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914145v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Chene" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443525v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439863v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Bideran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167414v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mont&#233;ro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ch&#234;ne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167346v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914454v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02875088v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Liot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942787v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.297" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.362" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942792v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942640v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551065v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25757/invep.v14i2.368" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.11600" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02179698v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.159.0199" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Langeard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lps.183.0013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584880v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.417" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034347ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466998v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.010.0151" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.040.0062" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02472515v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/culture-et-sante--9782916002729.htm" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951414v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Greffier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tozzi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01673191v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pouthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bordes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01538297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942765v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pum.umontreal.ca/catalogue/lessor-de-la-vie-culturelle-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661448v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18msmrf.17" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cse.137" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00876115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013BOR30003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>