--- v0 (2026-03-28)
+++ v1 (2026-05-16)
@@ -489,51 +489,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -882,103 +882,194 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fin en question</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction - La Fin en question / Unsettling Endings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sigolène Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sillages Critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 24, 2018, La fin en question, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.5737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Fin en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Montin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigolène Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -988,865 +1079,783 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Thomas. Adlestrop et autres poèmes d'un temps de guerre. Editions Alidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépotoir aux morts. Poèmes de guerre d' Isaac Rosenberg. Editions Alidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ne retiens que cela. Ivor Gurney : Poèmes de guerre. Editions Alidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réécrire le corps-objet : La réécriture de l’histoire de Pygmalion d’Ovide (Métamorphoses 10, 244-297) dans la nouvelle Galatée de Madeline Miller. »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Réécrire le corps-objet : La réécriture de l’histoire de Pygmalion d’Ovide (Métamorphoses 10, 244-297) dans la nouvelle Galatée de Madeline Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demassieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Stephens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palimpsestes. Revue de traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 39, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/164uu⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pandemic Pastoral and Post-Pastoral Occasions in Poetry of the Covid-19 Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12lxv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04914769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivid Entanglements: Materializing Climate Crisis in Contemporary Mainstream Poetry</w:t>
+                <w:t xml:space="preserve">Oblique refractions”: Simon Armitage’s poetics of commemoration in Still, A Poetic Response to Photographs of the Somme Battlefield (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/miranda.47832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872015v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oblique refractions”: Simon Armitage’s poetics of commemoration in Still, A Poetic Response to Photographs of the Somme Battlefield (2016)</w:t>
+                <w:t xml:space="preserve">Vivid Entanglements: Materializing Climate Crisis in Contemporary Mainstream Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Miranda : Revue pluridisciplinaire sur le monde anglophone. Multidisciplinary peer-reviewed journal on the English-speaking world </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03834901v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey from Obscurity?&amp;quot; Wilfred Owen's reception and posterity in France&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts of war and peace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No Flowers for Poets' tearful Foolings': War Poetry, Flowers and the Pastoral Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillages Critiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">War, Literature &amp; The Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169917v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is Burned in the Fire of This? ’ In Search of the Lost Subject in Isaac Rosenberg’s Poetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">temporel </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1856,322 +1865,322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Découvrir la trajectoire d’un élan: naissance de la pensée artistique chez le poète-peintre Isaac Rosenberg»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Artistes et la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Spirit above wars: fonctions du light verse chez les war poets britanniques (1914-1918) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrire la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Uncreation Sunk’: Gothic Spaces in War Poetry&amp;quot;. Gheran, Niculae Liviu; Monteith, Ken (eds.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inter-Disciplinary Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Other Frontier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1-84888-176-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« ‘Strange Outlandish Star’: Spaces of Horror in the Memoirs and Poems of the War Poets »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ed. Sarah Montin and Evelyn Tsitas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monstrous Geographies: Places and Spaces of the Monstrous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 165-183, 2013, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004399433_009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03324537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2181,383 +2190,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From War Archives to War Poetry”. Taking Mesopotamia by Jenny Lewis, Manchester, Carcanet Press, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared in Shards&amp;quot;. Fragments from the War in Ukraine. Oksana Maksymchuk’s Still City, Diary of an Invasion, 2022.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The Most Urgent of Dispatches”: One Language by Anastasia Taylor-Lind, Sheffield, Smith|Doorstop Books, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Close Encounters in War Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew McKeown and Adrian Grafe, Roads from Arras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes britanniques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ebc.11614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03702025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivor Gurney: &amp;quot;Hamlet en Khaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Montin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrivains en guerre, 14-18: «Nous sommes des machines à oublier». Editions Gallimard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2625,51 +2634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9509392"/>
+    <w:nsid w:val="D9CDF0BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2856,51 +2865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-montin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189604085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/266389863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038289824X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Tsitas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lxl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouttier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mantion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Vivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702018v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919554v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930045v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267189v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lxv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872015v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834901v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.47832" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701990v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5737" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919959v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701994v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702022v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03324537v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004399433_009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128777v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738089v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702025v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11614" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-montin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/189604085" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/266389863" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000038289824X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Montin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01915376v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919672v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Tsitas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lxl" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bouttier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Patoine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Mantion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702015v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Brault-Dreux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919576v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Vivier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5729" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169917v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.5737" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702018v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930037v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267189v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demassieux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Stephens" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/164uu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12lxv" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834901v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.47832" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872015v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701990v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701994v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702022v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919692v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03324537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004399433_009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738089v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702025v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.11614" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>