--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -698,51 +698,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Broche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (5), pp.88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epja/s10050-022-00713-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
@@ -1411,161 +1411,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02223016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AME2016 atomic mass evaluation (I). Evaluation of input data; and adjustment procedures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AME2016 atomic mass evaluation (II). Tables, graphs and references</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Audi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.G. Kondev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Huang</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F.G. Kondev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Physics C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (3), pp.030002. </w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.030003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/41/3/030002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/41/3/030003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645546v1</w:t>
+                <w:t xml:space="preserve">hal-01645545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NUBASE2016 evaluation of nuclear properties</w:t>
               </w:r>
@@ -1675,791 +1675,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AME2016 atomic mass evaluation (II). Tables, graphs and references</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The AME2016 atomic mass evaluation (I). Evaluation of input data; and adjustment procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Audi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.G. Kondev</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W.J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chinese Physics C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 41 (3), pp.030003. </w:t>
+              <w:t xml:space="preserve">, 2017, 41 (3), pp.030002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-1137/41/3/030003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-1137/41/3/030002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01645545v1</w:t>
+                <w:t xml:space="preserve">hal-01645546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between pairing correlations and deformation from the odd-even mass staggering of francium and radium isotopes</w:t>
+                <w:t xml:space="preserve">Evolution of nuclear ground-state properties of neutron-deficient isotopes around Z=82 from precision mass measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kreim</w:t>
+                <w:t xml:space="preserve">C. Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Audi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.024301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.024301⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90 issue : 4, pp.044307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.044307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01059129v1</w:t>
+                <w:t xml:space="preserve">in2p3-01080982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of nuclear ground-state properties of neutron-deficient isotopes around Z=82 from precision mass measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition between pairing correlations and deformation from the odd-even mass staggering of francium and radium isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bohm</w:t>
+                <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borgmann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Blaum</w:t>
+                <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90 issue : 4, pp.044307. </w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.024301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.044307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.024301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01080982v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01059129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plumbing Neutron Stars to New Depths with the Binding Energy of the Exotic Nuclide Zn82</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Exploits of the ISOLTRAP Mass Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. N. Wolf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">D. Atanasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Böhm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110, pp.041101. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, article in press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.07.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00799169v1</w:t>
+                <w:t xml:space="preserve">in2p3-00856253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Exploits of the ISOLTRAP Mass Spectrometer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Plumbing Neutron Stars to New Depths with the Binding Energy of the Exotic Nuclide Zn82</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. N. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2013.07.072⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.041101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.041101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00856253v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00799169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry and decay spectroscopy of isomers across the Z=82 shell closure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Stanja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.054304. </w:t>
@@ -2523,64 +2523,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,295 +2625,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00750856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line separation of short-lived nuclei by a multi-reflection time-of-flight device</w:t>
+                <w:t xml:space="preserve">Q-Value and Half-Lives for the Double-Beta-Decay Nuclide 110Pd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.N. Wolf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">D. Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Borgmann</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 686, pp.82-90. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.062502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.05.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.062502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00703242v1</w:t>
+                <w:t xml:space="preserve">in2p3-00674899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Value and Half-Lives for the Double-Beta-Decay Nuclide 110Pd</w:t>
+                <w:t xml:space="preserve">On-line separation of short-lived nuclei by a multi-reflection time-of-flight device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fink</w:t>
+                <w:t xml:space="preserve">R.N. Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Barea</w:t>
+                <w:t xml:space="preserve">C. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Beck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ch. Böhm</w:t>
+                <w:t xml:space="preserve">C. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 108, pp.062502. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 686, pp.82-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.062502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2012.05.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00674899v1</w:t>
+                <w:t xml:space="preserve">in2p3-00703242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trap-assisted decay spectroscopy with ISOLTRAP</w:t>
               </w:r>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Agramunt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 689, pp.102-107. </w:t>
@@ -3058,77 +3058,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of octupolar excitation for mass-selective centering in Penning traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Herlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3173,563 +3173,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00693215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the N = 82 shell closure with mass measurements of Ag and Cd isotopes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Direct mass measurements of (194)Hg and (194)Au: A new route to the neutrino mass determination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Eliseev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81, pp.034313. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 693, pp.426-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.034313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00476332v1</w:t>
+                <w:t xml:space="preserve">in2p3-00610194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical-Point Boundary for the Nuclear Quantum Phase Transition Near A ¼ 100 from Mass Measurements of 96;97Kr</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Naimi</w:t>
+                <w:t xml:space="preserve">Approaching the N = 82 shell closure with mass measurements of Ag and Cd isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Breitenfeldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baruah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ch. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.032502⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81, pp.034313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.81.034313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00609661v1</w:t>
+                <w:t xml:space="preserve">in2p3-00476332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATS and LaSpec: High-precision experiments using ion traps and lasers at FAIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Rodríguez</w:t>
+                <w:t xml:space="preserve">Critical-Point Boundary for the Nuclear Quantum Phase Transition Near A ¼ 100 from Mass Measurements of 96;97Kr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Algora</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2010-01231-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105, pp.032502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.032502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00529233v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00609661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct mass measurements of (194)Hg and (194)Au: A new route to the neutrino mass determination ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MATS and LaSpec: High-precision experiments using ion traps and lasers at FAIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nörtershäuser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Eliseev</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Breitenfeldt</w:t>
+                <w:t xml:space="preserve">M. Ahamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Algora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 693, pp.426-429. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 183, pp.1-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2010.08.071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2010-01231-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00610194v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00529233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-precision Penning-trap mass measurements of heavy xenon isotopes for nuclear structure studies</w:t>
               </w:r>
@@ -3754,64 +3754,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.B. Cakirli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 80, pp.044323. </w:t>
@@ -3843,295 +3843,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00681397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penning trap mass measurements on (99-109)$Cd with ISOLTRAP and implications on the rp process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Breitenfeldt</w:t>
+                <w:t xml:space="preserve">Discovery of (229)Rn and the Structure of the Heaviest Rn and Ra Isotopes from Penning-Trap Mass Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Neidherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. George</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.035805⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.112501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.112501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00556618v1</w:t>
+                <w:t xml:space="preserve">in2p3-00677683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of (229)Rn and the Structure of the Heaviest Rn and Ra Isotopes from Penning-Trap Mass Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Neidherr</w:t>
+                <w:t xml:space="preserve">Penning trap mass measurements on (99-109)$Cd with ISOLTRAP and implications on the rp process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Bohm</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 102, pp.112501. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.035805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.112501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.035805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00677683v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00556618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the Wigner-Seitz approximation in neutron star crust</w:t>
               </w:r>
@@ -4546,103 +4546,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium mass measurements between the neutron shell closures at N =50 and 82</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borgmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baruah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Frontiers in Nuclear Structure, Astrophysics and Reactions (FINUSTAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Rhodes, Greece. pp.332, </w:t>
@@ -4719,64 +4719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Trapped Charged Particles and Fundamental Physics (TCP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Saariselkä, Finland. pp.231-240, </w:t>
@@ -4820,484 +4820,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00751268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiterentwicklung der Kohlenstoffclusterquelle zur Erzeugung von Referenzionen für Massenmessungen an ISOLTRAP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ch. Borgmann</w:t>
+                <w:t xml:space="preserve">The ISOLTRAP system for decay spectroscopy studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Naimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Breitenfeld</w:t>
+                <w:t xml:space="preserve">L.M. Fraile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Herfurth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herlert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deutche Physikalische Gesellschaft (DPG) Spring meeting of the Atomic and Molecular Physics section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Eurorib 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lamoura, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00762234v1</w:t>
+                <w:t xml:space="preserve">in2p3-00751391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new route for neutrino mass determination using the electron capture of 194Hg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eliseev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutche Physikalische Gesellschaft (DPG) Spring meeting of the Atomic and Molecular Physics section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ISOLTRAP system for decay spectroscopy studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.M. Fraile</w:t>
+                <w:t xml:space="preserve">Weiterentwicklung der Kohlenstoffclusterquelle zur Erzeugung von Referenzionen für Massenmessungen an ISOLTRAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Blaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Herfurth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Herlert</w:t>
+                <w:t xml:space="preserve">M. Breitenfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurorib 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lamoura, France</w:t>
+              <w:t xml:space="preserve">Deutche Physikalische Gesellschaft (DPG) Spring meeting of the Atomic and Molecular Physics section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00751391v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00762234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untersuchung von Oktupolanregung in der Präparationspenningfalle von ISOLTRAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rosenbusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borgmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutche Physikalische Gesellschaft (DPG) Spring meeting of the Atomic and Molecular Physics section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hannover, Germany</w:t>
@@ -5326,103 +5326,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massenmessungen zur Untersuchung der Kernstruktur von Kr und Ag an Isoltrap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutche Physikalische Gesellschaft (DPG) Spring meeting of the Atomic and Molecular Physics section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Hannover, Germany</w:t>
@@ -5464,90 +5464,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a MR-ToF isobar separator at the mass spectrometer ISOLTRAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Borgmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Borgmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Fink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deutche Physikalische Gesellschaft (DPG) Spring meeting of the Atomic and Molecular Physics section</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Hannover, Germany</w:t>
@@ -5602,77 +5602,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nuclear structure and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Dubrovnik, Croatia. pp.94-97</w:t>
@@ -5905,51 +5905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ascher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertram Blank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,77 +6030,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Audi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Blaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Borgmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Breitenfeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Radioactive Isotopic Science (ARIS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Leuven, Belgium</w:t>
@@ -6401,51 +6401,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hudson-Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Abe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yang Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jia Huang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Liang Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lunney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-024-01563-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamaguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ozawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01009-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Sprouse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mumpower" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.152701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Kondev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abddaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abddae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abddb0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02223016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.X. Yuan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Xing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.051303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/41/3/030002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/41/3/030001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645545v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/41/3/030003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059129v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Borgmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.024301" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080982v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borgmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.044307" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00799169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Wolf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. B&#246;hm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00856253v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.072" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRD742ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stanja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.054304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703242v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Wolf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hm" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.05.067" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fink" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barea" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.062502" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJRT641N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenbusch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herlert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baruah" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034313" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609661v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032502" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529233v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N&#246;rtersh&#228;user" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahamme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01231-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610194v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliseev" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.071" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neidherr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Cakirli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044323" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.035805" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677683v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.112501" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127813v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.055806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfaurt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.01.044" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3CMQ5X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Blaum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0318-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4HS9NXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762234v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeld" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751391v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fraile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herfurth" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ramirez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446931v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2009-10835-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDNT82LC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00941807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757632v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hudson-Chang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Naimi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Abe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Crane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.F Li" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2024.169980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Yang Shi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Jia Huang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meng Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Liang Yan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lunney" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41365-024-01563-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087890v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Naimi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Yamaguchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Yamaguchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Ozawa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-023-01009-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. F. Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Sprouse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Mumpower" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Abe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.128.152701" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662681v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aumann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bartmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boine-Frankenheim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Broche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-022-00713-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Huang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.G. Kondev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Audi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abddaf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164450v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abddae" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ascher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daudin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flayol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerbaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gr&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165857" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164451v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/abddb0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02223016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Liu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.X. Yuan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Xing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.051303" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645545v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/41/3/030003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/41/3/030001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-1137/41/3/030002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01080982v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bohm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Borgmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Blaum" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.044307" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01059129v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Borgmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeldt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.024301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00856253v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Atanasov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. B&#246;hm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.072" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRD742ZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00799169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. N. Wolf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.041101" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00910410v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stanja" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Agramunt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Algora" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.054304" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.014325" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fink" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.062502" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00703242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Wolf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#246;hm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.05.067" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00737840v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kowalska" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2012.04.059" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJRT641N-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00693215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rosenbusch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herlert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijms.2012.01.002" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00610194v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eliseev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2010.08.071" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00476332v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baruah" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.034313" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.032502" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00529233v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N&#246;rtersh&#228;user" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahamme" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2010-01231-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00681397v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Neidherr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Cakirli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.044323" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00677683v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.112501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00556618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. George" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.035805" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00127813v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Khan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Margueron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.75.055806" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278446v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minaya Ramirez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alfaurt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aouadi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertram Blank" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2016.01.044" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BT3CMQ5X-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006505v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ascher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Blaum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupr&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Gerbaux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146611002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751318v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3628403" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751268v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-011-0318-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W4HS9NXN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00751391v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M. Fraile" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Herfurth" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762222v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762234v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breitenfeld" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762232v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762215v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00762212v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00685012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Ramirez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00446931v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2009-10835-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NDNT82LC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00941807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dupr&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00548779v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>