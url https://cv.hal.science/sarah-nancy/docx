--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -355,177 +355,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Voix du public, manifestations sonores des spectateurs et spectatrices (théâtre, opéra, ballet, parades...) en France aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. 2019, 978-2-7535-7790-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04090775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378877v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-04090775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Voix féminine et le plaisir de l'écoute en France aux XVIIe et XVIIIe siècles (ouvrage accompagné du CD : La voix féminine dans la tragédie en musique, avec Sarah Nancy, dessus, Florian Carré, clavecin, et Jérôme Huille, violoncelle)</w:t>
               </w:r>
@@ -599,313 +599,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cordes vibrantes de l'art. La relation esthétique comme résonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Essai sur la jouissance de l’amatrice d’opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Bouhaïk-Gironès, Céline Candiard, Fabien Cavaillé, Jeanne-Marie Hostiou, Véronique Lochert, Mélanie Traversier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectatrices ! De l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, p. 229-242, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoin de clavecin, désir de résonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cordes vibrantes de l'art. La relation esthétique comme résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 113-124, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nancy</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cordes vibrantes de l'art. La relation esthétique comme résonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,319 +1266,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En guise de conclusion : La « voix du public » et les sons du passé</w:t>
+                <w:t xml:space="preserve">De l'amour à l'art : une aventure du “sensible”. Autour du Pigmalion de Rameau et Ballot de Sovot (1748)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Legrand et Rémy-Michel Trotier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En un acte. Les actes de ballet de Jean-Philippe Rameau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aedam musicae, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Superman au Cid. Récits du genre de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alban Ramaut, Mélanie Traversier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La musique a-t-elle un genre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Gros de Gasquet, Sarah Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.305-308, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-14, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-03378867v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">En guise de conclusion : La « voix du public » et les sons du passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Gros de Gasquet, Sarah Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-14, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.305-308, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378888v1</w:t>
+                <w:t xml:space="preserve">hal-03378896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oreille du spectateur au XVIIIe siècle. Ce qu’un nouvel intérêt pour l’audition et l’écoute change à la manière de (se) raconter</w:t>
               </w:r>
@@ -2430,173 +2430,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chanter l'invective. Les scènes de fureur dans la tragédie lyrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Girard et Jonathan Pollock. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invectives. Quand le corps reprend la parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Méduse et la fascination de la voix dans la tragédie en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Camille Dumoulié. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fascinations musicales. Musique, littérature et philosophie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Desjonquères, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381184v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03381183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la voix féminine dans les livrets de tragédie lyrique</w:t>
               </w:r>
@@ -3589,346 +3589,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early modern (or not ?). Une réponse à Mitchell Greenberg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Nancy</w:t>
+                <w:t xml:space="preserve">Duel ou duo ? Les voix de la dispute (avec illustrations musicales de l'auteure)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Scènes de dispute : Dispute et dramaturgie en France et en Grande-Bretagne (XVIe-XVIIIe siècles), 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early modern (or not) ? Une réponse à Mitchell Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Forment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Régent-Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions (mouvement-transitions.fr)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, Intensités - Transition</w:t>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Duel ou duo ? Les voix de la dispute (avec illustrations musicales de l'auteure)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de l'ouvrage de Peter Szendy, A coups de points. La ponctuation comme expérience (Paris, Minuit, 2013).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Scènes de dispute : Dispute et dramaturgie en France et en Grande-Bretagne (XVIe-XVIIIe siècles), 3</w:t>
+              <w:t xml:space="preserve">L'esprit créateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...76 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Tabeling</w:t>
+                <w:t xml:space="preserve">hal-01525373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early modern (or not ?). Une réponse à Mitchell Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions (mouvement-transitions.fr)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">, 2014, Intensités - Transition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...53 lines deleted...]
-                <w:t xml:space="preserve">hal-01525373v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruse ou charme ? Des usages du chant dans le déguisement d’identité sur la scène française au milieu du XVIIe siècle</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889282v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889278v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Angebault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01525373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0307883306002070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BG1FFRCB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.042.0225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lochert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Angebault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01525373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0307883306002070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BG1FFRCB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.042.0225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lochert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>