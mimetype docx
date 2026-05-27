--- v1 (2026-04-01)
+++ v2 (2026-05-27)
@@ -355,177 +355,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Voix du public, manifestations sonores des spectateurs et spectatrices (théâtre, opéra, ballet, parades...) en France aux XVIIe et XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Gros de Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. 2019, 978-2-7535-7790-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090775v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03378877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Voix féminine et le plaisir de l'écoute en France aux XVIIe et XVIIIe siècles (ouvrage accompagné du CD : La voix féminine dans la tragédie en musique, avec Sarah Nancy, dessus, Florian Carré, clavecin, et Jérôme Huille, violoncelle)</w:t>
               </w:r>
@@ -1266,319 +1266,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En guise de conclusion : La « voix du public » et les sons du passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julia Gros de Gasquet, Sarah Nancy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.305-308, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'amour à l'art : une aventure du “sensible”. Autour du Pigmalion de Rameau et Ballot de Sovot (1748)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raphaëlle Legrand et Rémy-Michel Trotier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En un acte. Les actes de ballet de Jean-Philippe Rameau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aedam musicae, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Superman au Cid. Récits du genre de la musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alban Ramaut, Mélanie Traversier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La musique a-t-elle un genre ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Julia Gros de Gasquet, Sarah Nancy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Voix du public en France aux XVIIe et XVIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-14, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378888v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03378896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oreille du spectateur au XVIIIe siècle. Ce qu’un nouvel intérêt pour l’audition et l’écoute change à la manière de (se) raconter</w:t>
               </w:r>
@@ -2430,173 +2430,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Méduse et la fascination de la voix dans la tragédie en musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Camille Dumoulié. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fascinations musicales. Musique, littérature et philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Desjonquères, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chanter l'invective. Les scènes de fureur dans la tragédie lyrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Girard et Jonathan Pollock. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invectives. Quand le corps reprend la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Perpignan, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381183v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03381184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la voix féminine dans les livrets de tragédie lyrique</w:t>
               </w:r>
@@ -3589,346 +3589,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03381137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Early modern (or not ?). Une réponse à Mitchell Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Nancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions (mouvement-transitions.fr)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Intensités - Transition</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Duel ou duo ? Les voix de la dispute (avec illustrations musicales de l'auteure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arrêt sur scène / Scene Focus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Scènes de dispute : Dispute et dramaturgie en France et en Grande-Bretagne (XVIe-XVIIIe siècles), 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early modern (or not) ? Une réponse à Mitchell Greenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Forment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Régent-Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Tabeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions (mouvement-transitions.fr)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de l'ouvrage de Peter Szendy, A coups de points. La ponctuation comme expérience (Paris, Minuit, 2013).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'esprit créateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525373v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01521166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruse ou charme ? Des usages du chant dans le déguisement d’identité sur la scène française au milieu du XVIIe siècle</w:t>
               </w:r>
@@ -4890,51 +4890,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090775v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378877v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381171v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378888v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378896v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Angebault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381183v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381184v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521303v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01525373v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0307883306002070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BG1FFRCB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.042.0225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lochert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Marconi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Launay" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quesney" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Ravet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kremer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378877v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gros de Gasquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090775v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520000v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889271v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889282v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889278v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889279v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nancy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381173v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381170v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381177v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378920v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378896v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378888v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521144v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381194v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520112v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520030v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381180v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Angebault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Guyot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Hostiou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381183v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381187v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380928v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12207-4.p.0225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381190v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genrehistoire.6293" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380979v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.099.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381189v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381048v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381063v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521277v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Forment" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Faug&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02322251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381137v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521166v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01521303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152922v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;gent-Susini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tabeling" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01525373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01520056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381145v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.649" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla.073.0403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0307883306002070" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-BG1FFRCB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.042.0225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lochert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Thouret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889284v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889292v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889287v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>