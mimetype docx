--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Orsini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtresse de conférences langues et littératures latine - UFR LLASIC - Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UMR Litt&Arts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langues et littérature antiques (spécialité latin) et littérature italienne des universités Lyon 2 et Roma Tre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Giovanni Pascoli : édition traduite et commentée d'une sélection de poèmes latins et édition numérique d'une sélection de brouillons » sous la direction de M. Bruno Bureau (professeur de littérature latine - Lyon 3) et M. Giuseppe Leonelli (professeur de littérature italienne moderne - Roma Tre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux sections 8 et 10 du CNU (langues et littératures anciennes, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">antique et réception de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : poésie néolatine et italienne, réécriture des textes antiques et emploi politique des textes latins, transmission des textes latins et des traductions à la fin du XIXe siècle, réseaux savants et transmissions des textes néolatins.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition de textes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> philologie classique (édition, traduction, commentaire, intertextualité) et critique génétique appliquée aux brouillons de Giovanni Pascoli (édition et analyse chronologique des méthodes d'écriture).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets d'éditions numériques XML-TEI :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015-2019) Edition critique génétique chronologique des brouillons de Pascoli (thèse de doctorat) [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2019-2021) Edition documentaire des agronomes latins (projet ANR AgroCCol) : enrichissement thématique et textométrie [</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://agriculture-antiquite.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition critique de l'Africa de Pétrarque, dirigé par Mathilde Cazeaux (ENS Lyon - HiSoMA) et Sarah Orsini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition des poèmes néolatins candidats au Certamen Poeticum Hoeufftianum (concours de poésie néolatine des XIXe-XXe siècles) et étude du réseau et des pratiques d'écriture néolatine aux XIXe et XXe siècles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or sous le règne des Savoia : miroir du Prince, miroir de l’Italie dans Ad Victorem regem de Giovanni Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie latine et miroir du prince, 11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Le miroir du Prince dans l’Antiquité : le paradoxe d’un genre inexistant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Cartoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des textes littéraires : entre temps limité et désir d'exhaustivité (retour sur deux projets d’édition numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de corpus d’auteurs avec CAHIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des manuscrits autographes de Giovanni Pascoli : la composition de poésie latine à l'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d'ecdotique des sources chrétiennes, table-ronde "Ecdotique, l’édition des textes anciens en devenir", 23 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Bady, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser et expliciter les traités d'agriculture de l'Antiquité : les humanités numériques dans le projet AgroCCol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer un corpus de brouillons : héritage et reconfiguration des méthodes de laphilologie classique en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casanova-Robin, Hélène; Delignon, Bénédicte; Gourinat, Jean-Baptiste; Loriol, Romain; Marculescu, Smaranda; Van Heems, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les Humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2022, Rencontres, n° 535, 978-2-406-12630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carmina de Giovanni Pascoli : édition traduite et commentée d’une sélection de poèmes latins et édition numérique d’une sélectionde brouillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. Université Lyon 2 Lumière; Università Roma Tre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’humanités numériques en sciences de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Méthodologie de la recherche et de l'insertion professionnelle, Master Sciences de l'antiquité, Université Grenoble Alpes (UGA) - Grenoble, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Orsini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtresse de conférences langues et littératures latine - UFR LLASIC - Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UMR Litt&Arts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langues et littérature antiques (spécialité latin) et littérature italienne des universités Lyon 2 et Roma Tre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Giovanni Pascoli : édition traduite et commentée d'une sélection de poèmes latins et édition numérique d'une sélection de brouillons » sous la direction de M. Bruno Bureau (professeur de littérature latine - Lyon 3) et M. Giuseppe Leonelli (professeur de littérature italienne moderne - Roma Tre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux sections 8 et 10 du CNU (langues et littératures anciennes, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">antique et réception de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : poésie néolatine et italienne, réécriture des textes antiques et emploi politique des textes latins, transmission des textes latins et des traductions à la fin du XIXe siècle, réseaux savants et transmissions des textes néolatins.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition de textes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> philologie classique (édition, traduction, commentaire, intertextualité) et critique génétique appliquée aux brouillons de Giovanni Pascoli (édition et analyse chronologique des méthodes d'écriture).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets d'éditions numériques XML-TEI :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015-2019) Edition critique génétique chronologique des brouillons de Pascoli (thèse de doctorat) [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2019-2021) Edition documentaire des agronomes latins (projet ANR AgroCCol) : enrichissement thématique et textométrie [</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://agriculture-antiquite.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition critique de l'Africa de Pétrarque, dirigé par Mathilde Cazeaux (ENS Lyon - HiSoMA) et Sarah Orsini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition des poèmes néolatins candidats au Certamen Poeticum Hoeufftianum (concours de poésie néolatine des XIXe-XXe siècles) et étude du réseau et des pratiques d'écriture néolatine aux XIXe et XXe siècles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Le miroir du Prince dans l’Antiquité : le paradoxe d’un genre inexistant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Cartoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or sous le règne des Savoia : miroir du Prince, miroir de l’Italie dans Ad Victorem regem de Giovanni Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie latine et miroir du prince, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des textes littéraires : entre temps limité et désir d'exhaustivité (retour sur deux projets d’édition numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de corpus d’auteurs avec CAHIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des manuscrits autographes de Giovanni Pascoli : la composition de poésie latine à l'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d'ecdotique des sources chrétiennes, table-ronde "Ecdotique, l’édition des textes anciens en devenir", 23 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Bady, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser et expliciter les traités d'agriculture de l'Antiquité : les humanités numériques dans le projet AgroCCol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer un corpus de brouillons : héritage et reconfiguration des méthodes de laphilologie classique en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casanova-Robin, Hélène; Delignon, Bénédicte; Gourinat, Jean-Baptiste; Loriol, Romain; Marculescu, Smaranda; Van Heems, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les Humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2022, Rencontres, n° 535, 978-2-406-12630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carmina de Giovanni Pascoli : édition traduite et commentée d’une sélection de poèmes latins et édition numérique d’une sélectionde brouillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. Université Lyon 2 Lumière; Università Roma Tre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’humanités numériques en sciences de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Méthodologie de la recherche et de l'insertion professionnelle, Master Sciences de l'antiquité, Université Grenoble Alpes (UGA) - Grenoble, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AA0684E"/>
+    <w:nsid w:val="F9464936"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BA49DDD"/>
+    <w:nsid w:val="1B639593"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-orsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6572" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Cartoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876651v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03712973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-orsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Cartoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876651v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03712973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>