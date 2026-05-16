--- v1 (2026-04-11)
+++ v2 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Orsini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtresse de conférences langues et littératures latine - UFR LLASIC - Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UMR Litt&Arts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langues et littérature antiques (spécialité latin) et littérature italienne des universités Lyon 2 et Roma Tre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Giovanni Pascoli : édition traduite et commentée d'une sélection de poèmes latins et édition numérique d'une sélection de brouillons » sous la direction de M. Bruno Bureau (professeur de littérature latine - Lyon 3) et M. Giuseppe Leonelli (professeur de littérature italienne moderne - Roma Tre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux sections 8 et 10 du CNU (langues et littératures anciennes, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">antique et réception de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : poésie néolatine et italienne, réécriture des textes antiques et emploi politique des textes latins, transmission des textes latins et des traductions à la fin du XIXe siècle, réseaux savants et transmissions des textes néolatins.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition de textes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> philologie classique (édition, traduction, commentaire, intertextualité) et critique génétique appliquée aux brouillons de Giovanni Pascoli (édition et analyse chronologique des méthodes d'écriture).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets d'éditions numériques XML-TEI :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015-2019) Edition critique génétique chronologique des brouillons de Pascoli (thèse de doctorat) [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2019-2021) Edition documentaire des agronomes latins (projet ANR AgroCCol) : enrichissement thématique et textométrie [</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://agriculture-antiquite.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition critique de l'Africa de Pétrarque, dirigé par Mathilde Cazeaux (ENS Lyon - HiSoMA) et Sarah Orsini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition des poèmes néolatins candidats au Certamen Poeticum Hoeufftianum (concours de poésie néolatine des XIXe-XXe siècles) et étude du réseau et des pratiques d'écriture néolatine aux XIXe et XXe siècles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Le miroir du Prince dans l’Antiquité : le paradoxe d’un genre inexistant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Cartoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or sous le règne des Savoia : miroir du Prince, miroir de l’Italie dans Ad Victorem regem de Giovanni Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie latine et miroir du prince, 11, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des textes littéraires : entre temps limité et désir d'exhaustivité (retour sur deux projets d’édition numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de corpus d’auteurs avec CAHIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des manuscrits autographes de Giovanni Pascoli : la composition de poésie latine à l'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d'ecdotique des sources chrétiennes, table-ronde "Ecdotique, l’édition des textes anciens en devenir", 23 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Bady, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser et expliciter les traités d'agriculture de l'Antiquité : les humanités numériques dans le projet AgroCCol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer un corpus de brouillons : héritage et reconfiguration des méthodes de laphilologie classique en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casanova-Robin, Hélène; Delignon, Bénédicte; Gourinat, Jean-Baptiste; Loriol, Romain; Marculescu, Smaranda; Van Heems, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les Humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2022, Rencontres, n° 535, 978-2-406-12630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carmina de Giovanni Pascoli : édition traduite et commentée d’une sélection de poèmes latins et édition numérique d’une sélectionde brouillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. Université Lyon 2 Lumière; Università Roma Tre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’humanités numériques en sciences de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Méthodologie de la recherche et de l'insertion professionnelle, Master Sciences de l'antiquité, Université Grenoble Alpes (UGA) - Grenoble, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah Orsini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonctions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : Maîtresse de conférences langues et littératures latine - UFR LLASIC - Université Grenoble-Alpes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> UMR Litt&Arts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en langues et littérature antiques (spécialité latin) et littérature italienne des universités Lyon 2 et Roma Tre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « Les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carmina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Giovanni Pascoli : édition traduite et commentée d'une sélection de poèmes latins et édition numérique d'une sélection de brouillons » sous la direction de M. Bruno Bureau (professeur de littérature latine - Lyon 3) et M. Giuseppe Leonelli (professeur de littérature italienne moderne - Roma Tre).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> aux sections 8 et 10 du CNU (langues et littératures anciennes, littérature comparée)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Domaines de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">antique et réception de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : poésie néolatine et italienne, réécriture des textes antiques et emploi politique des textes latins, transmission des textes latins et des traductions à la fin du XIXe siècle, réseaux savants et transmissions des textes néolatins.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Edition de textes :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> philologie classique (édition, traduction, commentaire, intertextualité) et critique génétique appliquée aux brouillons de Giovanni Pascoli (édition et analyse chronologique des méthodes d'écriture).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets d'éditions numériques XML-TEI :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2015-2019) Edition critique génétique chronologique des brouillons de Pascoli (thèse de doctorat) [</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2019-2021) Edition documentaire des agronomes latins (projet ANR AgroCCol) : enrichissement thématique et textométrie [</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://agriculture-antiquite.huma-num.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">]</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition critique de l'Africa de Pétrarque, dirigé par Mathilde Cazeaux (ENS Lyon - HiSoMA) et Sarah Orsini</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">(2021-) Edition des poèmes néolatins candidats au Certamen Poeticum Hoeufftianum (concours de poésie néolatine des XIXe-XXe siècles) et étude du réseau et des pratiques d'écriture néolatine aux XIXe et XXe siècles.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’âge d’or sous le règne des Savoia : miroir du Prince, miroir de l’Italie dans Ad Victorem regem de Giovanni Pascoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie latine et miroir du prince, 11, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction – Le miroir du Prince dans l’Antiquité : le paradoxe d’un genre inexistant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliénor Cartoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/interferences.6381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender Studies et littérature ancienne : comment désamorcer les biais de genre et les stéréotypes en étudiant les femmes dans les textes antiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stéréotypes et lieux communs : des clés pour l’enseignement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christophe Cusset, Oct 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le latin vivant par les pratiques d’écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Benchikh-Lehocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de didactique et de pédagogie « Viva Voce », recherche-création</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedro Duarte; Divna Soleil, Nov 2023, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des textes littéraires : entre temps limité et désir d'exhaustivité (retour sur deux projets d’édition numérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans de corpus d’auteurs avec CAHIER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition des manuscrits autographes de Giovanni Pascoli : la composition de poésie latine à l'œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stage d'ecdotique des sources chrétiennes, table-ronde "Ecdotique, l’édition des textes anciens en devenir", 23 février 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Guillaume Bady, Feb 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser et expliciter les traités d'agriculture de l'Antiquité : les humanités numériques dans le projet AgroCCol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Humanistica 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Bordeaux, France. , 2020, Humanistica 2020, Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02876651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer un corpus de brouillons : héritage et reconfiguration des méthodes de laphilologie classique en régime numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Casanova-Robin, Hélène; Delignon, Bénédicte; Gourinat, Jean-Baptiste; Loriol, Romain; Marculescu, Smaranda; Van Heems, Gilles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étudier les Humanités aujourd’hui. Nouveaux enjeux et nouvelles méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, 2022, Rencontres, n° 535, 978-2-406-12630-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04805186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Carmina de Giovanni Pascoli : édition traduite et commentée d’une sélection de poèmes latins et édition numérique d’une sélectionde brouillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes classiques. Université Lyon 2 Lumière; Università Roma Tre, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03712973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils d’humanités numériques en sciences de l’Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Garcia-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Orsini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Méthodologie de la recherche et de l'insertion professionnelle, Master Sciences de l'antiquité, Université Grenoble Alpes (UGA) - Grenoble, France. 2025, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId27"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9464936"/>
+    <w:nsid w:val="40B75851"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -254,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1B639593"/>
+    <w:nsid w:val="80A7FE51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -488,51 +488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-orsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Cartoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6381" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805012v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6572" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876651v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03712973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-orsini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/SarahOrsini/Edition_genetique_Pascoli_Crepereia-Tryphaena" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agriculture-antiquite.huma-num.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805012v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Orsini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6572" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02081616v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Cartoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interferences.6381" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Benchikh-Lehocine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802652v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843862v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876651v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805186v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03712973v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100070v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Garcia-Fernandez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>