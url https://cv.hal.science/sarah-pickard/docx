--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1668,174 +1668,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs publics pour la jeunesse en Angleterre, 1997-2010. Vers une politique fondée sur les objectifs chiffrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 102 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2010.2558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Blade Britain and Broken Britain. Knife Crime among Young People in Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 15 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278381v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03278380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexions. Réseau d’aide gouvernementale aux jeunes anglais : éléments de bilan</w:t>
               </w:r>
@@ -2136,165 +2136,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The international circulation of youth-led (disruptive) DO-It-Ourselves (DIO) politics: Issues, targets and actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th WIRE workshop on youth in international relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en science politique (CReSPo) Le Fonds de la recherche scientifique (FRS) Université Saint-Louis &amp; Université catholique de Louvain (UC Louvain), May 2023, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Realities, reactions and results about youth-led environmental activism on climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panel : When Students Protest about the Climate Crisis: Realities, Reactions and Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA) World Conference, Jun 2023, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879897v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03879904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jeunesse et l’engagement écologique</w:t>
               </w:r>
@@ -2412,178 +2412,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The evolution of climate and environmental protest movements 2018-2021: consolidation and fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dena Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmented Powers: Confrontation and Cooperation in the English-speaking World.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREW EA 4399, Jun 2022, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étudiant.e.s militant.e.s et « la politique faites par nous-mêmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagements étudiants contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’études et de recherche sur le mouvement étudiant Université de Nanterre – CY Cergy Paris université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872347v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03824040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Environmental Activists’ Motivations, Mobilisations and Methods: Findings from Fieldwork</w:t>
               </w:r>
@@ -2908,1414 +2908,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Young people and social movements: What happening?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Political Studies Association (PSA), Mar 2021, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Young people and politics now. Roundtable - Britain Beyond Boris and Brexit: The Future Trajectory of Politics in the UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Political Studies Association (APSA) Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pickard</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people’s values and environmental activism as Do-It-Ourselves (DIO) Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel : Young People and Environmental Activism: Values and Activism Environmental Politics steering group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR General Conference, Sep 2021, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bringing youth back to the ballot box: Bolstering democracy and the representation of the young generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Sep 2021, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When students protest: Book presentation and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Political Studies Association (PSA), Mar 2021, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Young people’s values and environmental activism as Do-It-Ourselves (DIO) Politics</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Anger, despair, grief, hope and joy.’ Contextualising the emotions of young environmental activists in school strikes and Extinction Rebellion (XR) protests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel : Young People and Environmental Activism: Values and Activism Environmental Politics steering group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR General Conference, Sep 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">PSA annual conference. Joint session: Young People's Politics &amp; Environmental Politics specialist groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bringing youth back to the ballot box: Bolstering democracy and the representation of the young generation</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let's Do-It-Ourselves (DIO) and do it now: Young people's environmental activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR, Sep 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">KISMIF conference: DIY Cultures and Global Challenges. KISMIF.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Oh Jeremy Corbyn.’ Young voters, the Youthquake and Corbynmania in Great Britain (2015-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Labour Party and Jeremy Corbyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The shaming of young people in Britain: Dismissing, denouncing and demonising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Cultural Politics of Shame in the English-speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRISMES (EA 4398) &amp; CREW (EA 4399). Sorbonne Nouvelle, Dec 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural, logistical and practical barriers to young people’s electoral participation and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inequality and Youth Political Engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people re-generating politics in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...365 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people re-generating politics in times of crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURYKA International Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of electoral participation: Data, notions and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Not ‘All the Same.’ Boosting the Political Participation of underrepresented Groups among Electors in Britain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREW (EA 4399) Sorbonne Nouvelle, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Young people re-generating politics in times of crisis</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving beyond negative generational labels towards youth-led Do-It-Ourselves (DIO) political participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activism and Academia in the Age of Environmental Breakdown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Politics specialist group Political Studies Association (PSA), Sep 2019, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The criminalisation of youth-led political dissent in contemporary Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociological Association (ISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA World Congress, Jul 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The repression and criminalisation of youth-led political dissent in contemporary Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociological Association (ISA) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA, Jul 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People, policies and communication: Examining ‘Corbynmania’ among young voters through electoral push and pull factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...167 lines deleted...]
-                <w:t xml:space="preserve">People, policies and communication: Examining ‘Corbynmania’ among young voters through electoral push and pull factors</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why the Youthquake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">, PSA, Mar 2018, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The repression and criminalisation of youth-led political dissent in contemporary Britain</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To enfranchise or not to enfranchise? A comparison of debates on lowering the voting age for referenda in Scotland (2014) and the United Kingdom (2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Sociological Association (ISA) World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISA, Jul 2018, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Japanese Political Studies Association (JPSA) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JPSA, Oct 2016, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Why the Youthquake?</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth wings and digital campaigning in the 2015 general election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PSA, Mar 2018, Cardiff, United Kingdom</w:t>
-[...136 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Political Studies Association (PSA), Apr 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4866,441 +4866,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Higher education policy and popular protest in England and France in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Session : Higher Education Policy and its Impact on Students</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BERA Annual Conference University of Manchester, Sep 2012, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Divided and ruined: The student protests in Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session : Youth and Social Movements Joint session : Research Committee on Sociology of Youth (RC34) &amp; Research Committee on Social Movements, Collective Behaviour and Social Change (RC48) ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Higher education policy and popular protest in England and France in the twenty-first century</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Democratic participation, social justice and access to university in England and France: To select or not to select?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session : Higher Education Policy and its Impact on Students</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BERA Annual Conference University of Manchester, Sep 2012, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology Association (ISA), Aug 2012, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive protest? The contested higher education reforms in England</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contested Democracy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREW (EA 4399) Sorbonne Nouvelle, Sep 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Democratic participation, social justice and access to university in England and France: To select or not to select?</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solidarity or individuality? Popular protest on higher education policy in England and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology Association (ISA), Aug 2012, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Alternative Futures and Popular Protest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of History, Philosophy and Politics. Manchester Metropolitan University (MMU), Apr 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nothing exchanged, nothing gained: Electoral exchange between politicians and young voters in the UK during the 2010 general election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Échange(s) : concepts, enjeux et dynamiques Exchange(s): Concepts, Stakes and Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dépt LEA Sorbonne Nouvelle, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893349v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03845744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transitions, horizons and Connexions: Social exclusion policy and young people in Great Britain</w:t>
               </w:r>
@@ -6969,195 +6969,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Disruptive Power of Recognition: The Case of Young Environmental Activists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jerusha Conner. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handbook on Youth Activism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Young people’s political discourse: Voice, efficacy and impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Loncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook on Language &amp; Youth Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2023, 9780367764142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825529v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03825536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive Do-It-Ourselves politics: young climate and environmental activists</w:t>
               </w:r>
@@ -10144,51 +10144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="608201C7"/>
+    <w:nsid w:val="271E9976"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10375,51 +10375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-pickard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3303-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071490752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/242787210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369371910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.pickard@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/pickard-sarah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sarahpickard2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2046258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sloam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Henn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2056678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11774" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bowman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43151-021-00067-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Arya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-02020007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bessant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Watts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2019.1702633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2019.77.4.19.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4963" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041905819891364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc8040100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.863732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278381v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2558" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824101v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analicia Mejia Mesinas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893358v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893351v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893348v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893349v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845744v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57788-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58250-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portier-Le Cocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Kishinani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315209746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22934" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6852" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-pickard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3303-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071490752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/242787210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369371910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.pickard@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/pickard-sarah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sarahpickard2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2046258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sloam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Henn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2056678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11774" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bowman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43151-021-00067-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Arya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-02020007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bessant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Watts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2019.1702633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2019.77.4.19.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4963" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041905819891364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc8040100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.863732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analicia Mejia Mesinas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893353v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57788-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58250-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portier-Le Cocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Kishinani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315209746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22934" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6852" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>