--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -348,156 +348,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Special Issue: Young People and Environmental Activism: The Transformation of Democratic Politics, 25 (6), pp.730 - 750. </w:t>
+              <w:t xml:space="preserve">, 2022, 25, pp.730 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13676261.2022.2046258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754979v1</w:t>
+                <w:t xml:space="preserve">hal-05218453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young environmental activists and Do-It-Ourselves (DIO) politics: collective engagement, generational agency, efficacy, belonging and hope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 25, pp.730 - 750. </w:t>
+              <w:t xml:space="preserve">, 2022, Special Issue: Young People and Environmental Activism: The Transformation of Democratic Politics, 25 (6), pp.730 - 750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13676261.2022.2046258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218453v1</w:t>
+                <w:t xml:space="preserve">hal-03754979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young People and Environmental Activism: The Transformation of Democratic Politics: Introduction to Special Issue</w:t>
               </w:r>
@@ -962,261 +962,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Young Environmental Activists are Doing it Themselves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (4), pp.4-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2041905819891364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Excessive Force, Coercive Policing and Criminalisation of Dissent: Repressing Young People’s Protest in Twenty-first Century Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional de Sociología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 77 (4), pp.139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3989/ris.2019.77.4.19.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devolution, the Independence Referendum and Votes at 16 in Scotland: Holyrood, a Pioneer in Democracy Leading the Way for Westminster?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, XXIV (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfcb.4963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514494v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02514515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France’s #Nuit Debout Social Movement: Young People Rising up and Moral Emotions</w:t>
               </w:r>
@@ -2067,388 +2067,457 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The international circulation of youth-led (disruptive) DO-It-Ourselves (DIO) politics: Issues, targets and actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th WIRE workshop on youth in international relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche en science politique (CReSPo) Le Fonds de la recherche scientifique (FRS) Université Saint-Louis &amp; Université catholique de Louvain (UC Louvain), May 2023, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Realities, reactions and results about youth-led environmental activism on climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel : When Students Protest about the Climate Crisis: Realities, Reactions and Results</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA) World Conference, Jun 2023, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Outcomes, consequences, impact and results of young environmental activists’ climate change protests in contemporary Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual confrence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">The international circulation of youth-led (disruptive) DO-It-Ourselves (DIO) politics: Issues, targets and actions</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voting at 16: countering the critics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th WIRE workshop on youth in international relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de recherche en science politique (CReSPo) Le Fonds de la recherche scientifique (FRS) Université Saint-Louis &amp; Université catholique de Louvain (UC Louvain), May 2023, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Voting at 16 and Civics Citizenship and Political Literacy education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New Zealand Political Studies Association (NZPSA) annual conference, Nov 2022, Waikato, Hamilton, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Realities, reactions and results about youth-led environmental activism on climate change</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La démocratie en action - Quelles évolutions de la place des organisations de jeunesse dans la société ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel : When Students Protest about the Climate Crisis: Realities, Reactions and Results</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociological Association (ISA) World Conference, Jun 2023, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">10 ans du Forum Français de la Jeunesse (FFJ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum Français de la Jeunesse (FFJ), Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jeunesse et l’engagement écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences sur la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sciences Po Rennes, l’EHESP, Askoria, l’Université de Rennes 2, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of climate and environmental protest movements 2018-2021: consolidation and fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dena Arya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2464,2015 +2533,1946 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragmented Powers: Confrontation and Cooperation in the English-speaking World.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREW EA 4399, Jun 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiant.e.s militant.e.s et « la politique faites par nous-mêmes »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagements étudiants contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’études et de recherche sur le mouvement étudiant Université de Nanterre – CY Cergy Paris université, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young Environmental Activists’ Motivations, Mobilisations and Methods: Findings from Fieldwork</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young people making the future: Activists, Practices, Enmeshments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Newcastle Youth Studies Centre. Newcastle University, Sep 2022, Newcastle, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspirations démocratiques et sujets mobilisateurs de la jeunesse contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment les jeunes réinventent-ils l’engagement citoyen ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut national de la jeunesse et de l’éducation populaire (INJEP), Chaire réseau-recherche sur la jeunesse du Québec (CRJ), le forum franco-québécois, Secrétariat à la jeunesse au Québec (SAJ), Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The engagement of young environmental activists at COP26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSA Annual conference, Panel Young People's Politics and Environmental Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, York, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Voting at 16: countering the critics</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Oh Jeremy Corbyn.’ Young voters, the Youthquake and Corbynmania in Great Britain (2015-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voting at 16 and Civics Citizenship and Political Literacy education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New Zealand Political Studies Association (NZPSA) annual conference, Nov 2022, Waikato, Hamilton, New Zealand</w:t>
+              <w:t xml:space="preserve">The Labour Party and Jeremy Corbyn</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people’s values and environmental activism as Do-It-Ourselves (DIO) Politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Panel : Young People and Environmental Activism: Values and Activism Environmental Politics steering group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR General Conference, Sep 2021, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bringing youth back to the ballot box: Bolstering democracy and the representation of the young generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECPR annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECPR, Sep 2021, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people and politics now. Roundtable - Britain Beyond Boris and Brexit: The Future Trajectory of Politics in the UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">American Political Studies Association (APSA) Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people and social movements: What happening?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Political Studies Association (PSA), Mar 2021, Belfast, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rebirth of environmental activism and young people’s representations of the climate crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier : CRECIB. Congrès SAES.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pickard</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When students protest: Book presentation and discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Political Studies Association (PSA), Mar 2021, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Young people and politics now. Roundtable - Britain Beyond Boris and Brexit: The Future Trajectory of Politics in the UK</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Anger, despair, grief, hope and joy.’ Contextualising the emotions of young environmental activists in school strikes and Extinction Rebellion (XR) protests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Political Studies Association (APSA) Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t>
+              <w:t xml:space="preserve">PSA annual conference. Joint session: Young People's Politics &amp; Environmental Politics specialist groups</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Young people’s values and environmental activism as Do-It-Ourselves (DIO) Politics</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Let's Do-It-Ourselves (DIO) and do it now: Young people's environmental activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Panel : Young People and Environmental Activism: Values and Activism Environmental Politics steering group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR General Conference, Sep 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">KISMIF conference: DIY Cultures and Global Challenges. KISMIF.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bringing youth back to the ballot box: Bolstering democracy and the representation of the young generation</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The shaming of young people in Britain: Dismissing, denouncing and demonising</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECPR annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECPR, Sep 2021, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">The Cultural Politics of Shame in the English-speaking World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PRISMES (EA 4398) &amp; CREW (EA 4399). Sorbonne Nouvelle, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people re-generating politics in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">‘Anger, despair, grief, hope and joy.’ Contextualising the emotions of young environmental activists in school strikes and Extinction Rebellion (XR) protests</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The state of electoral participation: Data, notions and concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSA annual conference. Joint session: Young People's Politics &amp; Environmental Politics specialist groups</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">Not ‘All the Same.’ Boosting the Political Participation of underrepresented Groups among Electors in Britain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREW (EA 4399) Sorbonne Nouvelle, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Let's Do-It-Ourselves (DIO) and do it now: Young people's environmental activism</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people re-generating politics in times of crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KISMIF conference: DIY Cultures and Global Challenges. KISMIF.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">EURYKA International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...159 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, logistical and practical barriers to young people’s electoral participation and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inequality and Youth Political Engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Young people re-generating politics in times of crisis</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moving beyond negative generational labels towards youth-led Do-It-Ourselves (DIO) political participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activism and Academia in the Age of Environmental Breakdown</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Environmental Politics specialist group Political Studies Association (PSA), Sep 2019, Nottingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The repression and criminalisation of youth-led political dissent in contemporary Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociological Association (ISA) World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA, Jul 2018, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">People, policies and communication: Examining ‘Corbynmania’ among young voters through electoral push and pull factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Mar 2018, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...228 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The criminalisation of youth-led political dissent in contemporary Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sociological Association (ISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISA World Congress, Jul 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">People, policies and communication: Examining ‘Corbynmania’ among young voters through electoral push and pull factors</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why the Youthquake?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2018, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">, PSA, Mar 2018, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Why the Youthquake?</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To enfranchise or not to enfranchise? A comparison of debates on lowering the voting age for referenda in Scotland (2014) and the United Kingdom (2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Japanese Political Studies Association (JPSA) Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, JPSA, Oct 2016, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youth wings and digital campaigning in the 2015 general election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PSA, Mar 2018, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Political Studies Association (PSA), Apr 2016, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">To enfranchise or not to enfranchise? A comparison of debates on lowering the voting age for referenda in Scotland (2014) and the United Kingdom (2016)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversifying political communication and commitment: Youth wings and social media in the 2015 British general election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Japanese Political Studies Association (JPSA) Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, JPSA, Oct 2016, Osaka, Japan</w:t>
+              <w:t xml:space="preserve">Session : Online Political Participation: How Diverse Youth Engage with Politics Division 40 : Information Technology and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, APSA Annual Meeting, Sep 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serious leisure, serious pleasure. Applying the serious leisure model to political participation among young people in Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium : The Cultures and Politics of Leisure in the British Isles and the United States Colloque international : Cultures et politiques du loisir dans les Iles Britanniques et aux États-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Histoire et dynamique des espaces anglophones (HDEA) (EA 4086) Université Paris-Sorbonne – Paris IV, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893367v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03893366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilising the youth vote through social media: Young people and the 2015 British general election</w:t>
               </w:r>
@@ -4590,165 +4590,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Austerity and the university in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Presidential Session : Youth in Austerity Sociology of Youth Research Committee (RC34) World Congress of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2014, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Beatles et la naissance de la culture des jeunes en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : The Beatles : approches historiques, sociologiques et musicologiquesVV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherche arts spectacles musique (RASM) (EA 4524) Université d’Evry-Val-d’Essonne, Nov 2014, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893362v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03893356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation politique des jeunes britanniques au XXIe siècle</w:t>
               </w:r>
@@ -4866,303 +4866,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Democratic participation, social justice and access to university in England and France: To select or not to select?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology Association (ISA), Aug 2012, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productive protest? The contested higher education reforms in England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contested Democracy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREW (EA 4399) Sorbonne Nouvelle, Sep 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03893353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Higher education policy and popular protest in England and France in the twenty-first century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session : Higher Education Policy and its Impact on Students</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BERA Annual Conference University of Manchester, Sep 2012, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Divided and ruined: The student protests in Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Session : Youth and Social Movements Joint session : Research Committee on Sociology of Youth (RC34) &amp; Research Committee on Social Movements, Collective Behaviour and Social Change (RC48) ISA World Congress of Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893358v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03893353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidarity or individuality? Popular protest on higher education policy in England and France</w:t>
               </w:r>
@@ -5418,165 +5418,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talking about the generation gap: The birth of youth culture through the lyrics of My Generation’, The Who, 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rock britannique et chronique sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACE (EA 1796). Université de Rennes 2 – Haute Bretagne, Mar 2009, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The youth vote and electoral communication in the UK and the USA, 2005-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Élections et campagnes électorales dans le monde anglophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERIBIA (EA 2610) Université de Caen Basse-Normandie, Jan 2009, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845715v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03845724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deliberative democracy and young people: Citizenship education, a panacea to the democratic deficit?</w:t>
               </w:r>
@@ -5857,567 +5857,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Côté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge, pp.446, 2022, 978-1032201474</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pocket, Langues Pour Tous, pp.444, 2022, 978-2266316095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">James Côté</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pocket; Langues Pour Tous, pp.448, 2020, ‎ 978-2266306904</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pocket, Langue Pour Tous, pp.448, 2019, 978-2266295598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics, Protest and Young People. Political Participation and Dissent in 21st Century Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Palgrave Macmillan, pp.501, 2019, 978-1-137-57788-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/978-1-137-57788-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, 978-2266284950</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young People Re-Generating Politics in Times of Crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing; Palgrave Macmillan, pp.410, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-58250-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Pocket; Langues Pour Tous, pp.448, 2020, ‎ 978-2266306904</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civilisation britannique - British Civilisation (bilingue/bilingual)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pocket; Langues pour tous, pp.416, 2017, ‎, 978-2266276740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...256 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834060v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-02514510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Education in the UK and the US</w:t>
               </w:r>
@@ -6969,50 +6969,240 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Radical kindness and the transformation of democracy by young people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Kishinani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Youth Knowledge Book</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Council of Europe (CoE), In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Young people’s political discourse: Voice, efficacy and impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Loncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Routledge Handbook on Language &amp; Youth Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2023, 9780367764142</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Disruptive Power of Recognition: The Case of Young Environmental Activists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Bessant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7025,401 +7215,280 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jerusha Conner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Youth Activism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruptive Do-It-Ourselves politics: young climate and environmental activists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research Handbook on the Sociology of Youth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing Ltd, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notre travail principal est de faire élire les conservateurs’. Jeunes conservateurs en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Parti Conservateur au pouvoir : politiques, enjeux et bilan (2010-2020). Collection Espaces politiques, Septentrion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Marion Smith</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Higher education in France: Massification, social stratification and social reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Youth Knowledge Book</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Council of Europe (CoE), In press</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.280-291, 2022, 978-1032201474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03825551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth and environmental activism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7452,574 +7521,505 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giugni, Marco; Grasso, Maria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Environmental Movements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.521-537, 2022, 9780367428785</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher education missions over time in Anglo-American institutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.280-291, 2022, 978-1032201474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politics, Participation and University Students’ Action: Introductory Essay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bessant, Judith, Mejia Mesinas, Analicia &amp; PICKARD, Sarah. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.280-291, 2022, 978-1032201474</w:t>
+              <w:t xml:space="preserve">When Students Protest, Volume 3, Universities in Global North.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowman &amp; Littlefield, pp.1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Student Protest in the Global South: An Introductory Essay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bessant, Judith, Mejia Mesinas, Analicia &amp; Pickard, Sarah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When Students Protest, Volume 2, Universities in Global South</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rowman &amp; Littlefield, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why it is important when secondary and high school students protest: Introductory essay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analicia Mejia Mesinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bessant, Judith, Mejia Mesinas, Analicia, Pickard, Sarah (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When Students Protest: Secondary and High Schools, Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Rowman &amp; Littlefield, pp.1, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois portraits de la colère chez les jeunes adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile van de Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une génération sacrifiée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France (PUF), pp.57-69, 2021, 978-2-13-082758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03825558v1</w:t>
-              </w:r>
-[...295 lines deleted...]
-                <w:t xml:space="preserve">hal-03279387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nature of Environmental Activism among Young People in Britain in the twenty-first Century</w:t>
               </w:r>
@@ -8154,186 +8154,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Bessant</w:t>
+                <w:t xml:space="preserve">Momentum and the Movementist “Corbynistas”: Young People Re-Generating Politics in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pickard, Sarah and Bessant, Judith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young People Re-Generating Politics in Times of Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1--16, 2017</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.115--137, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279389v1</w:t>
+                <w:t xml:space="preserve">hal-03279390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Momentum and the Movementist “Corbynistas”: Young People Re-Generating Politics in Britain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Pickard</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bessant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pickard, Sarah and Bessant, Judith. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young People Re-Generating Politics in Times of Crises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Palgrave Macmillan, pp.115--137, 2017</w:t>
+              <w:t xml:space="preserve">, Palgrave Macmillan, pp.1--16, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279390v1</w:t>
+                <w:t xml:space="preserve">hal-03279389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher Education in France: Social Stratification and Social Reproduction</w:t>
               </w:r>
@@ -8459,611 +8459,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’Enseignement supérieur : vers la démocratisation d’un système élitiste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Avril, Emmanuelle &amp; Schnapper, Pauline. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Royaume-Uni au XXIème siècle : Mutations d’un modèle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ophrys, pp.237--244, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widening Participation in English Universities: Accessing Social Justice?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PICKARD, Sarah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Higher Education in the UK and in the US: Converging University Models in a Global Academic World?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.113--138, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keep Them Kettled! Protesting and Policing and Anti-Social Behaviour in Britain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pickard, Sarah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Social Behaviour in Britain. Victorian and Contemporary Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, UK, pp.77-91, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pickard, Sarah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anti-Social Behaviour in Britain: Victorian and Contemporary Perspectives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave Macmillan, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mouvements sociaux en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avril, Emmanuelle &amp; Schnapper Pauline (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Royaume-Uni au XXIème siècle : mutations d’un modèle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.214--218, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">PICKARD, Sarah. </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Pickard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pickard, Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Higher Education in the UK and in the US: Converging University Models in a Global Academic World?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.113--138, 2014</w:t>
+              <w:t xml:space="preserve">, Brill, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productive Protest? The Contested Higher Education Reforms in England under the Coalition Government</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avril, Emmanuelle; Neem, Johann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Democracy, Participation and Contestation: Civil Society, Governance and the Future of Liberal Democracy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.93--106, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La jeunesse britannique : toujours un modèle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pickard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Avril, Emmanuelle &amp; Schnapper, Pauline (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Royaume-Uni au XXIème siècle : mutations d’un modèle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.201-206, 2014, ‎ 978-2708013780</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279396v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03279398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleaze, Freebies and MPs: The British Parliamentary Expenses and Allowances Scandal</w:t>
               </w:r>
@@ -10144,51 +10144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="271E9976"/>
+    <w:nsid w:val="893A4AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10375,51 +10375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-pickard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3303-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071490752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/242787210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369371910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.pickard@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/pickard-sarah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sarahpickard2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754979v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2046258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218453v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sloam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Henn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2056678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11774" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bowman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43151-021-00067-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Arya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-02020007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bessant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Watts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2019.1702633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514491v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2019.77.4.19.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514494v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4963" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041905819891364" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc8040100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.863732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824206v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879904v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872376v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824040v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872338v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872367v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824151v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831300v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877122v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831305v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analicia Mejia Mesinas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824158v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824138v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867312v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831319v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827766v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893366v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893362v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893356v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893351v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893358v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893348v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893353v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843652v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279381v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57788-7" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835803v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58250-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portier-Le Cocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825536v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126659v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824178v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825543v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Kishinani" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Smith" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825551v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825558v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279386v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279387v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315209746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279389v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279390v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279397v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279399v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279393v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279396v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22934" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6852" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-pickard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3303-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071490752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/242787210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369371910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.pickard@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/pickard-sarah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sarahpickard2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2046258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sloam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Henn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2056678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11774" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bowman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43151-021-00067-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Arya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-02020007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bessant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Watts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2019.1702633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041905819891364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2019.77.4.19.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4963" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc8040100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.863732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analicia Mejia Mesinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57788-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58250-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portier-Le Cocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Kishinani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315209746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22934" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6852" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>