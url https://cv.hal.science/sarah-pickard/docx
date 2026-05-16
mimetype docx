--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,10089 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10037 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:157.37704918033px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarah PICKARD </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en civilisation britannique contemporaine, Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah-pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3303-208X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">071490752</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">242787210</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=gMH9jusAAAAJ&hl=es&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000369371910</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 - Doctorat en civilisation britannique, Université Sorbonne Nouvelle Les jeunes en Grande-Bretagne 1944-1964 : vers une politique de la jeunesse ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001 MCF en civilisation britannique contemporaine Université Sorbonne Nouvelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 - HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarah.pickard@sorbonne-nouvelle.fr</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">www.univ-paris3.fr/pickard-sarah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://twitter.com/sarahpickard2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Anglais)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young environmental activists and Do-It-Ourselves (DIO) politics: collective engagement, generational agency, efficacy, belonging and hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Special Issue: Young People and Environmental Activism: The Transformation of Democratic Politics, 25 (6), pp.730 - 750. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13676261.2022.2046258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young environmental activists and Do-It-Ourselves (DIO) politics: collective engagement, generational agency, efficacy, belonging and hope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.730 - 750. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13676261.2022.2046258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05218453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young People and Environmental Activism: The Transformation of Democratic Politics: Introduction to Special Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sloam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Henn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (6), pp.683-691. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13676261.2022.2056678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“You are stealing our future in front of our very eyes.” The representation of climate change, emotions and the mobilisation of young environmental activists in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18.2, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/erea.11774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace, Protest and Precarity: Making Conceptual Sense of Young People’s Non-violent Dissent in a Period of Intersecting Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.493-510. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43151-021-00067-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“We Are Radical In Our Kindness”: The Political Socialisation, Motivations, Demands and Protest Actions of Young Environmental Activists in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dena Arya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (2), pp.251-280. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/25895745-02020007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating Bourdieu into Youth Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Watts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 (1), pp.76-92. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13676261.2019.1702633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Environmental Activists are Doing it Themselves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Insight</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (4), pp.4-7. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2041905819891364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Force, Coercive Policing and Criminalisation of Dissent: Repressing Young People’s Protest in Twenty-first Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Sociología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77 (4), pp.139. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/ris.2019.77.4.19.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devolution, the Independence Referendum and Votes at 16 in Scotland: Holyrood, a Pioneer in Democracy Leading the Way for Westminster?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XXIV (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.4963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s #Nuit Debout Social Movement: Young People Rising up and Moral Emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.100. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/soc8040100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politically Engaged Leisure: The Political Participation of Young People in Contemporary Britain beyond the Serious Leisure Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angles: French Perspectives on the Anglophone World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/angles.1252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Beatles et la naissance de la culture jeune en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 : 2, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/volume.4703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trying to Turn up the Turnout: Youth Wings and the Youth Vote in the 2015 General Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfcb.503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French youth policy in an age of austerity: plus ça change?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adolescence and Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (sup1), pp.48-61. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02673843.2013.863732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Trouble with Young People These Days’: ‘Deviant’ Youth, the Popular Press and Politics in Contemporary Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blade Britain and Broken Britain. Knife Crime among Young People in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dispositifs publics pour la jeunesse en Angleterre, 1997-2010. Vers une politique fondée sur les objectifs chiffrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 102 (1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2010.2558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connexions. Réseau d’aide gouvernementale aux jeunes anglais : éléments de bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 159, pp.118-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conservative future ? Youth and the Conservative Party</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire de la société britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.75--93. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/osb.362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s the Point? The Youth Vote in the 2005 General Election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de civilisation britannique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (3), pp.21--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outcomes, consequences, impact and results of young environmental activists’ climate change protests in contemporary Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual confrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realities, reactions and results about youth-led environmental activism on climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel : When Students Protest about the Climate Crisis: Realities, Reactions and Results</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA) World Conference, Jun 2023, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The international circulation of youth-led (disruptive) DO-It-Ourselves (DIO) politics: Issues, targets and actions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th WIRE workshop on youth in international relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en science politique (CReSPo) Le Fonds de la recherche scientifique (FRS) Université Saint-Louis &amp; Université catholique de Louvain (UC Louvain), May 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voting at 16: countering the critics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voting at 16 and Civics Citizenship and Political Literacy education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New Zealand Political Studies Association (NZPSA) annual conference, Nov 2022, Waikato, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse et l’engagement écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur la jeunesse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sciences Po Rennes, l’EHESP, Askoria, l’Université de Rennes 2, Dec 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratie en action - Quelles évolutions de la place des organisations de jeunesse dans la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 ans du Forum Français de la Jeunesse (FFJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Forum Français de la Jeunesse (FFJ), Dec 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The evolution of climate and environmental protest movements 2018-2021: consolidation and fragmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dena Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fragmented Powers: Confrontation and Cooperation in the English-speaking World.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREW EA 4399, Jun 2022, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étudiant.e.s militant.e.s et « la politique faites par nous-mêmes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engagements étudiants contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d’études et de recherche sur le mouvement étudiant Université de Nanterre – CY Cergy Paris université, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Environmental Activists’ Motivations, Mobilisations and Methods: Findings from Fieldwork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young people making the future: Activists, Practices, Enmeshments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Newcastle Youth Studies Centre. Newcastle University, Sep 2022, Newcastle, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspirations démocratiques et sujets mobilisateurs de la jeunesse contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment les jeunes réinventent-ils l’engagement citoyen ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut national de la jeunesse et de l’éducation populaire (INJEP), Chaire réseau-recherche sur la jeunesse du Québec (CRJ), le forum franco-québécois, Secrétariat à la jeunesse au Québec (SAJ), Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engagement of young environmental activists at COP26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA Annual conference, Panel Young People's Politics and Environmental Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Oh Jeremy Corbyn.’ Young voters, the Youthquake and Corbynmania in Great Britain (2015-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Labour Party and Jeremy Corbyn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rebirth of environmental activism and young people’s representations of the climate crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : CRECIB. Congrès SAES.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people and politics now. Roundtable - Britain Beyond Boris and Brexit: The Future Trajectory of Politics in the UK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Political Studies Association (APSA) Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people and social movements: What happening?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Studies Association (PSA), Mar 2021, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people’s values and environmental activism as Do-It-Ourselves (DIO) Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel : Young People and Environmental Activism: Values and Activism Environmental Politics steering group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR General Conference, Sep 2021, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bringing youth back to the ballot box: Bolstering democracy and the representation of the young generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECPR annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECPR, Sep 2021, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When students protest: Book presentation and discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analicia Mejia Mesinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Anger, despair, grief, hope and joy.’ Contextualising the emotions of young environmental activists in school strikes and Extinction Rebellion (XR) protests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSA annual conference. Joint session: Young People's Politics &amp; Environmental Politics specialist groups</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Do-It-Ourselves (DIO) and do it now: Young people's environmental activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KISMIF conference: DIY Cultures and Global Challenges. KISMIF.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The shaming of young people in Britain: Dismissing, denouncing and demonising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cultural Politics of Shame in the English-speaking World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRISMES (EA 4398) &amp; CREW (EA 4399). Sorbonne Nouvelle, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural, logistical and practical barriers to young people’s electoral participation and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inequality and Youth Political Engagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people re-generating politics in times of crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURYKA International Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Ascona, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people re-generating politics in times of crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The state of electoral participation: Data, notions and concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Not ‘All the Same.’ Boosting the Political Participation of underrepresented Groups among Electors in Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREW (EA 4399) Sorbonne Nouvelle, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving beyond negative generational labels towards youth-led Do-It-Ourselves (DIO) political participation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activism and Academia in the Age of Environmental Breakdown</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Environmental Politics specialist group Political Studies Association (PSA), Sep 2019, Nottingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The criminalisation of youth-led political dissent in contemporary Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association (ISA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA World Congress, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repression and criminalisation of youth-led political dissent in contemporary Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sociological Association (ISA) World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISA, Jul 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">People, policies and communication: Examining ‘Corbynmania’ among young voters through electoral push and pull factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why the Youthquake?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PSA, Mar 2018, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To enfranchise or not to enfranchise? A comparison of debates on lowering the voting age for referenda in Scotland (2014) and the United Kingdom (2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Political Studies Association (JPSA) Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JPSA, Oct 2016, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03827779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth wings and digital campaigning in the 2015 general election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Studies Association (PSA) annual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Political Studies Association (PSA), Apr 2016, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serious leisure, serious pleasure. Applying the serious leisure model to political participation among young people in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium : The Cultures and Politics of Leisure in the British Isles and the United States Colloque international : Cultures et politiques du loisir dans les Iles Britanniques et aux États-Unis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Histoire et dynamique des espaces anglophones (HDEA) (EA 4086) Université Paris-Sorbonne – Paris IV, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversifying political communication and commitment: Youth wings and social media in the 2015 British general election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Online Political Participation: How Diverse Youth Engage with Politics Division 40 : Information Technology and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APSA Annual Meeting, Sep 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilising the youth vote through social media: Young people and the 2015 British general election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les élections législatives de 2015. / The 2015 British General Election</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREW (EA 4399) Université Sorbonne Nouvelle, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pleasures and problems of political resistance for young people in contemporary Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel : Young People and Politics: Dangers and Pleasures Joint Session : Young People, Politics and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journal of Youth Studies Conference, Mar 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Beatles et la naissance de la culture des jeunes en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : The Beatles : approches historiques, sociologiques et musicologiquesVV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Recherche arts spectacles musique (RASM) (EA 4524) Université d’Evry-Val-d’Essonne, Nov 2014, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austerity and the university in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presidential Session : Youth in Austerity Sociology of Youth Research Committee (RC34) World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation politique des jeunes britanniques au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panel : La jeunesse en tant qu’objet politique identifiable: mobilisations, participation et dispositifs de représentation politique des jeunes Research Committee on Political Sociology (RC06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IPSA, Jul 2014, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of environmental activism among young people in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ecology and Environmentalism in Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE (EA 1796), Université de Rennes 2 – Haute Bretagne, Sep 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Democratic participation, social justice and access to university in England and France: To select or not to select?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISA Forum of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology Association (ISA), Aug 2012, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive protest? The contested higher education reforms in England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contested Democracy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CREW (EA 4399) Sorbonne Nouvelle, Sep 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education policy and popular protest in England and France in the twenty-first century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Higher Education Policy and its Impact on Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BERA Annual Conference University of Manchester, Sep 2012, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divided and ruined: The student protests in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session : Youth and Social Movements Joint session : Research Committee on Sociology of Youth (RC34) &amp; Research Committee on Social Movements, Collective Behaviour and Social Change (RC48) ISA World Congress of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociological Association (ISA), Jul 2012, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarity or individuality? Popular protest on higher education policy in England and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of History, Philosophy and Politics. Manchester Metropolitan University (MMU), Apr 2011, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing exchanged, nothing gained: Electoral exchange between politicians and young voters in the UK during the 2010 general election</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Échange(s) : concepts, enjeux et dynamiques Exchange(s): Concepts, Stakes and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dépt LEA Sorbonne Nouvelle, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03893349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transitions, horizons and Connexions: Social exclusion policy and young people in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier : CRECIB. Session : Horizons et Insertion Sociale au Royaume-Uni Aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Congrès SAES, May 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebellious youth, rebellious music? Legitimacy, authenticity and Mods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Legitimacy and Authenticity in Anglo-American Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIMMOC (EA 3812) Université de Poitiers, May 2010, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Talking about the generation gap: The birth of youth culture through the lyrics of My Generation’, The Who, 1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock britannique et chronique sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACE (EA 1796). Université de Rennes 2 – Haute Bretagne, Mar 2009, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The youth vote and electoral communication in the UK and the USA, 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élections et campagnes électorales dans le monde anglophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERIBIA (EA 2610) Université de Caen Basse-Normandie, Jan 2009, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliberative democracy and young people: Citizenship education, a panacea to the democratic deficit?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Participation et la démocratie délibérative en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ex-CREC CREW, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Cool Britannia to blogging: New Labour and youth-orientated governmental communication (1997-2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Communication politique en Grande-Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ex-CREC CREW, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservatives and the youth vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti conservateur britannique aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ex-CREC CREW, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket; Langues pour tous, pp.448, A paraître, ISBN 978-2-266-33118-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.446, 2022, 978-1032201474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket, Langues Pour Tous, pp.444, 2022, 978-2266316095</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket; Langues Pour Tous, pp.448, 2020, ‎ 978-2266306904</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket, Langue Pour Tous, pp.448, 2019, 978-2266295598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics, Protest and Young People. Political Participation and Dissent in 21st Century Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.501, 2019, 978-1-137-57788-7. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/978-1-137-57788-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation Britannique - British Civilization (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 978-2266284950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young People Re-Generating Politics in Times of Crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing; Palgrave Macmillan, pp.410, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation britannique - British Civilisation (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket; Langues pour tous, pp.416, 2017, ‎, 978-2266276740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education in the UK and the US</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill, pp.278, 2014, 9789004262744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-social Behaviour in Britain: Victorian and Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan UK, 2014, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/9781137399311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur nos voisins européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Angoustures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Angrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Beaufils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Falc'her-Poyroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guiffan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier Bleu, 288 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05605222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Social Behaviour in Britain: Victorian and Contemporary Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Palgrave Macmillan, pp.368, 2014, 978-1-137-39931-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation britannique - British Civilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, ‎ 978-2266239998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Politiques de Jeunesse au Royaume-Uni et en France: Désaffection, Répression et Accompagnement à la Citoyenneté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Nativel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Portier-Le Cocq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle (PSN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.262, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les phénomènes sociaux en Grande-Bretagne aujourd’hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cavalier Bleu, 2007, Collection les idées reçues, 9782846701723</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civilisation Britannique – British Civilisation (bilingue/bilingual)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pocket; Langues Pour Tous, pp.416, 2003, 2-266-12708-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radical kindness and the transformation of democracy by young people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Kishinani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Youth Knowledge Book</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Council of Europe (CoE), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people’s political discourse: Voice, efficacy and impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook on Language &amp; Youth Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2023, 9780367764142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disruptive Power of Recognition: The Case of Young Environmental Activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jerusha Conner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Youth Activism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruptive Do-It-Ourselves politics: young climate and environmental activists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on the Sociology of Youth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing Ltd, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre travail principal est de faire élire les conservateurs’. Jeunes conservateurs en Grande-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti Conservateur au pouvoir : politiques, enjeux et bilan (2010-2020). Collection Espaces politiques, Septentrion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education in France: Massification, social stratification and social reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.280-291, 2022, 978-1032201474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youth and environmental activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bowman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dena Arya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giugni, Marco; Grasso, Maria. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Environmental Movements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.521-537, 2022, 9780367428785</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education missions over time in Anglo-American institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.280-291, 2022, 978-1032201474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politics, Participation and University Students’ Action: Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analicia Mejia Mesinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessant, Judith, Mejia Mesinas, Analicia &amp; PICKARD, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Students Protest, Volume 3, Universities in Global North.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman &amp; Littlefield, pp.1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois portraits de la colère chez les jeunes adultes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile van de Velde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une génération sacrifiée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France (PUF), pp.57-69, 2021, 978-2-13-082758-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why it is important when secondary and high school students protest: Introductory essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analicia Mejia Mesinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessant, Judith, Mejia Mesinas, Analicia, Pickard, Sarah (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Students Protest: Secondary and High Schools, Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Rowman &amp; Littlefield, pp.1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student Protest in the Global South: An Introductory Essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analicia Mejia Mesinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessant, Judith, Mejia Mesinas, Analicia &amp; Pickard, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">When Students Protest, Volume 2, Universities in Global South</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rowman &amp; Littlefield, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nature of Environmental Activism among Young People in Britain in the twenty-first Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prendiville, Brendan and Haigron, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Political Ecology and Environmentalism in Britain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars, pp.89--109, 2020, 978-1527542471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governing, monitoring and regulating youth resistance in contemporary Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Judith Bessant; Maria Grasso (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Governing Youth Politics in the Age of Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.77-90, 2018, 9781315209746. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315209746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Momentum and the Movementist “Corbynistas”: Young People Re-Generating Politics in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickard, Sarah and Bessant, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young People Re-Generating Politics in Times of Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.115--137, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Bessant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickard, Sarah and Bessant, Judith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Young People Re-Generating Politics in Times of Crises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.1--16, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education in France: Social Stratification and Social Reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côté, James and Furlong, Andy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.223--232, 2016, ‎ 978-1138778122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher Education Missions Over Time in Anglo-American Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Côté, James and Furlong, Andy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Sociology of Higher Education.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.40--48, 2016, ‎ 978-1138778122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Enseignement supérieur : vers la démocratisation d’un système élitiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril, Emmanuelle &amp; Schnapper, Pauline. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni au XXIème siècle : Mutations d’un modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.237--244, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mouvements sociaux en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril, Emmanuelle &amp; Schnapper Pauline (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni au XXIème siècle : mutations d’un modèle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.214--218, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widening Participation in English Universities: Accessing Social Justice?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PICKARD, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education in the UK and in the US: Converging University Models in a Global Academic World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.113--138, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keep Them Kettled! Protesting and Policing and Anti-Social Behaviour in Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickard, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Social Behaviour in Britain. Victorian and Contemporary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, UK, pp.77-91, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickard, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Social Behaviour in Britain: Victorian and Contemporary Perspectives.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickard, Sarah. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Higher Education in the UK and in the US: Converging University Models in a Global Academic World?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productive Protest? The Contested Higher Education Reforms in England under the Coalition Government</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril, Emmanuelle; Neem, Johann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Democracy, Participation and Contestation: Civil Society, Governance and the Future of Liberal Democracy.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.93--106, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La jeunesse britannique : toujours un modèle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avril, Emmanuelle &amp; Schnapper, Pauline (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Royaume-Uni au XXIème siècle : mutations d’un modèle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.201-206, 2014, ‎ 978-2708013780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleaze, Freebies and MPs: The British Parliamentary Expenses and Allowances Scandal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fée, David et Sergeant, Jean-Claude (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique, politique et corruption au Royaume-Uni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence (PUP)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117--141, 2013, 9782853998659</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pickard, Sarah and Nativel, Corinne and Portier, Fabienne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Politiques de jeunesse au Royaume-Uni et en France : désaffection, répression et accompagnement à la citoyenneté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle (PSN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15--25, 2012, 9782878545470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Beatles: Followers of Fashion or Pioneers of British Youth Culture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edwards, Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rock Photography Cover Art: From the Beatles to Post-Punk.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ouphopo, pp.37--48, 2011, Bibliothèque lunaire, Collection photo-littéraire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Youth Vote and Electoral Communication in the UK and the USA, 2005-2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dickason, Renée, Haigron, David and Rivière de Franco, Karine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stratégies et campagnes électorales en Grande-Bretagne et aux États-Unis.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.107--127, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boomerangers, Kippers and Adultescents: 18-34-year-olds who Live with their Parents in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FÉE, David and NATIVEL, Corinne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crises et politiques du logement en France et au Royaume-Uni.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle (PSN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87--101, 2008, 9782878544213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young People and Urban Renaissance in Great Britain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fée, David et Nail, Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers une renaissance anglaise ? Dix ans de politique travailliste de la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle (PSN), pp.53--73, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contre l’abstention : un projet de généralisation du vote par correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halimi, Suzy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Institutions politiques au Royaume-Uni. Hommage à Monica Charlot.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle (PSN)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.115--137, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young People and Environmental Activism: The Transformation of Democratic Politics (Special Issue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Sloam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Henn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Youth Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25 (6), pp.683-691, 2022, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13676261.2022.2056678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaded ‘jeunesse’: abstention, protest and the generation gap in French politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03831747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young climate strikers are neither immature nor ill-informed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dena Arya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bowman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spies, kettling and repression. How British policing became militarised</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Momentum got Britain’s youth interested in politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Pickard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03825959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId192"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10144,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="893A4AAD"/>
+    <w:nsid w:val="7437AF93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10375,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-pickard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3303-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071490752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/242787210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369371910" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.pickard@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/pickard-sarah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sarahpickard2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2046258" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754979v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845912v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sloam" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Henn" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2056678" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11774" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714515v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bowman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43151-021-00067-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226796v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Arya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-02020007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bessant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Watts" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2019.1702633" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514515v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041905819891364" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2019.77.4.19.002" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514494v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4963" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc8040100" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514497v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1252" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514500v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514501v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.503" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514503v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.863732" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278379v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278380v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278381v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330813v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.362" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278382v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879904v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879915v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824040v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872347v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872338v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824086v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824141v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877122v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831297v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831305v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analicia Mejia Mesinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824158v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824138v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827766v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825960v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831319v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827773v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827779v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831260v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893366v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893365v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893356v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893353v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893358v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893349v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845737v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845729v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845724v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845711v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843666v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824058v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825570v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843652v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835803v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279381v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57788-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927887v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514510v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58250-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411397v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514512v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927874v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411408v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portier-Le Cocq" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6859" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279383v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Kishinani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Smith" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825536v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126659v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824178v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825551v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825556v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825554v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279386v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279388v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514509v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315209746" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279390v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279389v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279392v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279391v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279400v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279394v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279397v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279399v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279393v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279401v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22934" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6852" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279404v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279405v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7507" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279406v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279407v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7604" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833151v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825663v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825958v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825959v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-pickard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3303-208X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071490752" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/242787210" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=gMH9jusAAAAJ&amp;hl=es&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000369371910" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.pickard@sorbonne-nouvelle.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-paris3.fr/pickard-sarah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/sarahpickard2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754979v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pickard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2046258" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218453v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Sloam" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Henn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2022.2056678" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.11774" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714515v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bowman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43151-021-00067-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226796v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dena Arya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-02020007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226798v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bessant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Watts" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2019.1702633" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2041905819891364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514491v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/ris.2019.77.4.19.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514494v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.4963" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514493v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soc8040100" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514497v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.1252" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514500v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4703" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514501v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfcb.503" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2013.863732" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278379v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278380v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2010.2558" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877110v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01330813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osb.362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278382v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824206v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879897v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879904v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872367v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879915v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824040v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872338v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872353v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824086v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824141v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824151v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824101v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831297v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831305v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Analicia Mejia Mesinas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824158v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824138v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831310v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825566v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831314v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827779v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831260v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893366v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893365v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893356v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893355v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893348v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893351v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893358v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845744v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893349v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845724v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845715v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845711v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824058v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843652v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279381v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/978-1-137-57788-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927887v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514510v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58250-4" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514512v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/9781137399311" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Angoustures" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Angrand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beaufils" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Falc'her-Poyroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guiffan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411384v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927874v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411408v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Nativel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Portier-Le Cocq" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6859" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279383v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279384v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825543v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Kishinani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Smith" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825529v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Loncle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825536v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126659v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824178v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825551v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825556v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825554v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279387v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825558v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile van de Velde" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279385v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279386v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279388v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02514509v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315209746" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279390v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279391v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279397v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279400v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279399v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279393v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279396v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279401v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/22934" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279402v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/6852" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7507" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279406v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03279407v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psn/7604" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833151v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825663v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825958v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825959v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>