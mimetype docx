--- v0 (2026-03-28)
+++ v1 (2026-05-09)
@@ -425,274 +425,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps à la croisée des LVE et de l’EPS</w:t>
+                <w:t xml:space="preserve">Apprendre par corps, ce n’est pas seulement bouger !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Beulaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scenario: A Journal of Performative Teaching, Learning, Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33178/scenario.19.1.5⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 597 (1), pp.49-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cape.597.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564202v1</w:t>
+                <w:t xml:space="preserve">hal-05564208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journey to the Heart of Physical Education: A Reflection on Erasmus+ Mobility (full text in French)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academia.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26220/aca.5414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre par corps, ce n’est pas seulement bouger !</w:t>
+                <w:t xml:space="preserve">Le corps à la croisée des LVE et de l’EPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Beulaigne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, n° 597 (1), pp.49-50. </w:t>
+              <w:t xml:space="preserve">Scenario: A Journal of Performative Teaching, Learning, Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cape.597.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.33178/scenario.19.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05564208v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction au dossier spécial Vers une Éducation Physique de Qualité – Stratégies et contenus des approches de formation des enseignants d’Éducation Physique en Europe</w:t>
               </w:r>
@@ -1253,454 +1253,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter en contexte scolaire favorisé : une ethnographie sous contraintes ?</w:t>
+                <w:t xml:space="preserve">L’EPS des « beaux quartiers » : le renforcement des conditions sociales d’existence et le développement d’un leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les chercheur.e.s face au(x) terrain(s). Être mis.es à l’épreuve, éprouver et faire ses preuves,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">2° Biennale romande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523862v1</w:t>
+                <w:t xml:space="preserve">hal-04523858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés rencontrées par les enseignants d'EPS dans la mise en oeuvre de dispositifs d'inclusion pour des élèves &amp;quot;vulnérables&amp;quot; en collège REP+</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enquêter en contexte scolaire favorisé : une ethnographie sous contraintes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Romande en Education physique et sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HEP Vaud, May 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque Les chercheur.e.s face au(x) terrain(s). Être mis.es à l’épreuve, éprouver et faire ses preuves,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04257460v1</w:t>
+                <w:t xml:space="preserve">hal-04523862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EPS des « beaux quartiers » : le renforcement des conditions sociales d’existence et le développement d’un leadership</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les difficultés rencontrées par les enseignants d'EPS dans la mise en oeuvre de dispositifs d'inclusion pour des élèves &amp;quot;vulnérables&amp;quot; en collège REP+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2° Biennale romande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Biennale Romande en Education physique et sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HEP Vaud, May 2021, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523858v1</w:t>
+                <w:t xml:space="preserve">hal-04257460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’EPS dans les « beaux quartiers » : les gestes professionnels des enseignants en contexte scolaire d’excellence</w:t>
+                <w:t xml:space="preserve">Quels liens entre les ressources culturelles des professeurs d'EPS et leurs gestes professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Biennale de l'ARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Feb 2020, Liège, Belgium</w:t>
+              <w:t xml:space="preserve">Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Feb 2020, Liège (B), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523877v1</w:t>
+                <w:t xml:space="preserve">hal-04257474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels liens entre les ressources culturelles des professeurs d'EPS et leurs gestes professionnels ?</w:t>
+                <w:t xml:space="preserve">L’EPS dans les « beaux quartiers » : les gestes professionnels des enseignants en contexte scolaire d’excellence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former des citoyens physiquement éduqués : un défi pour les intervenants en milieux scolaire, sportif et des loisirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARIS, Feb 2020, Liège (B), Belgium</w:t>
+              <w:t xml:space="preserve">11ème Biennale de l'ARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARIS, Feb 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257474v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels liens entre les ressources culturelles des enseignants d’EPS et leurs gestes professionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Pochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Beltramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jelen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,51 +2320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564202v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beulaigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33178/scenario.19.1.5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564205v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5414" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564208v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0049" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523862v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523858v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257474v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9kh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03006192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564200v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564208v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cape.597.0049" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564205v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/aca.5414" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564202v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Beulaigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33178/scenario.19.1.5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564184v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jelen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2025015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.5173" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345495v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345483v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.7956" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523840v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523847v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523854v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523858v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523862v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257460v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523869v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523881v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304196v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9kh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03006192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>