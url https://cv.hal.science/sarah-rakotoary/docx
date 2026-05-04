--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -799,178 +799,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique discursive d’un consensus: retour sur la couverture médiatique de la campagne de vaccination COVID-19 dans quatre grands médias français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur le réinvestissement de formes interactionnelles du quotidien pour l'institutionnalisation d'une « diaspora connectée ». On the reinvestment of interactional forms of daily life for the institutionalization of a « connected diaspora »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rakotoary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication, médiatisation et réception de la campagne de vaccination COVID-19 : un bilan critique international. Journée d'étude organisée par l'UR ELICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 3, ELICO, Nov 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Société et espaces en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC, Jun 2022, Grenoble (En visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921236v1</w:t>
+                <w:t xml:space="preserve">hal-04009533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le réinvestissement de formes interactionnelles du quotidien pour l'institutionnalisation d'une « diaspora connectée ». On the reinvestment of interactional forms of daily life for the institutionalization of a « connected diaspora »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique discursive d’un consensus: retour sur la couverture médiatique de la campagne de vaccination COVID-19 dans quatre grands médias français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Staii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rakotoary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société et espaces en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFSIC, Jun 2022, Grenoble (En visioconférence), France</w:t>
+              <w:t xml:space="preserve">Communication, médiatisation et réception de la campagne de vaccination COVID-19 : un bilan critique international. Journée d'étude organisée par l'UR ELICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 3, ELICO, Nov 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04009533v1</w:t>
+                <w:t xml:space="preserve">hal-03921236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre humour, sarcasme et autodérision : Twitter au cœur des tribulations quotidiennes des chercheurs</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7BB0EE05"/>
+    <w:nsid w:val="842C65C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1947,51 +1947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-rakotoary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5747-4387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233452710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Lalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Turcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.annai.2023.01.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921236v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-rakotoary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5747-4387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233452710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Lalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Turcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.annai.2023.01.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>