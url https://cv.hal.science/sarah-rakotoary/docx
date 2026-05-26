--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -583,174 +583,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication scientifique et science ouverte</w:t>
+                <w:t xml:space="preserve">Redonner la parole aux chercheur.e.s : capsule vidéo et publication scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rakotoary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e conférence Document numérique et Société : « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ecritures alternatives de la recherche en Sciences Humaines et Sociales: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05348991v1</w:t>
+                <w:t xml:space="preserve">hal-04292584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redonner la parole aux chercheur.e.s : capsule vidéo et publication scientifique</w:t>
+                <w:t xml:space="preserve">Communication scientifique et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rakotoary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecritures alternatives de la recherche en Sciences Humaines et Sociales: nouvelles stratégies, nouvelles pratiques, nouveaux formats</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8e conférence Document numérique et Société : « Communication scientifique et science ouverte : opportunités, tensions et paradoxes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Liège (Belgique), Belgium. pp.121-132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.annai.2023.01.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04292584v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05348991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question du debunk en &amp;quot;santé-alimentation</w:t>
               </w:r>
@@ -1716,51 +1716,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842C65C3"/>
+    <w:nsid w:val="FFC7D54D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1947,51 +1947,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-rakotoary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5747-4387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233452710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Lalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Turcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348991v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.annai.2023.01.0121" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-rakotoary" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5747-4387" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/233452710" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Staii" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Lalli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeriu Turcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Capelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Rakotoary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quad.114.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027320v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413234v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348991v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.annai.2023.01.0121" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292593v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009533v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009405v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696451v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677593v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512275v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boudry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rifa Boukacem-Zeghmouri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bador" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>