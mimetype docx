--- v1 (2026-03-26)
+++ v2 (2026-04-23)
@@ -472,52 +472,61 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Le politique des centres sociaux, 2023/1 (35), pp.135-159</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, Le politique des centres sociaux, 2023/1 (35), pp.135-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.035.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
@@ -867,165 +876,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des mères engagées en quartier populaire : trajectoires et expériences de domination</w:t>
+                <w:t xml:space="preserve">Mobilisations des femmes dans les quartiers populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de sociologie du Laboratoire TREE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Apr 2025, Pau, France</w:t>
+              <w:t xml:space="preserve">Cycle de rencontres "Quartiers populaires, quartiers politiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Triangle et l'Amicale laïque du Crêt de Roch, Apr 2025, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415015v1</w:t>
+                <w:t xml:space="preserve">hal-05415007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisations des femmes dans les quartiers populaires</w:t>
+                <w:t xml:space="preserve">Des mères engagées en quartier populaire : trajectoires et expériences de domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cycle de rencontres "Quartiers populaires, quartiers politiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Triangle et l'Amicale laïque du Crêt de Roch, Apr 2025, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de sociologie du Laboratoire TREE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Apr 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415007v1</w:t>
+                <w:t xml:space="preserve">hal-05415015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement de mères de quartiers populaires. (Main)tenir son engagement dans le temps</w:t>
               </w:r>
@@ -1363,165 +1372,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistances et appropriations des catégories institutionnelles : ethnographie d’une association de femmes issues des migrations en quartier populaire</w:t>
+                <w:t xml:space="preserve">Pratiques d’engagement de femmes issues des migrations en quartier populaire : ambivalence au quotidien et imbrication des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe Congrès de l’Association Française de Sociologie (AFS), RT 24 « Genre, classe, race. Rapports sociaux et construction de l’altérité ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Ateliers du genre de l’Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448967v1</w:t>
+                <w:t xml:space="preserve">hal-04449059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’engagement de femmes issues des migrations en quartier populaire : ambivalence au quotidien et imbrication des rapports sociaux</w:t>
+                <w:t xml:space="preserve">Résistances et appropriations des catégories institutionnelles : ethnographie d’une association de femmes issues des migrations en quartier populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers du genre de l’Université de Caen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">IXe Congrès de l’Association Française de Sociologie (AFS), RT 24 « Genre, classe, race. Rapports sociaux et construction de l’altérité ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449059v1</w:t>
+                <w:t xml:space="preserve">hal-04448967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui politise qui ? Enquête ethnographique au centre social</w:t>
               </w:r>
@@ -2159,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.retif@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769328v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.402.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.035.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095649ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.141462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04467789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415015v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415007v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448967v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449059v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.retif@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769328v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.402.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.035.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095649ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.141462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04467789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>