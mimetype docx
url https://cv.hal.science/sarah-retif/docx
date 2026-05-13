--- v2 (2026-04-23)
+++ v3 (2026-05-13)
@@ -1083,178 +1083,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Mobilisations de mères issues des migrations en quartier populaire »</w:t>
+                <w:t xml:space="preserve">Entre soi et rapports sociaux dans les centres sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Parole et normativité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Convergences Migrations, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire « Le politique des centres sociaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation et Fédération des centres sociaux de France, MSH Paris Nord, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686798v1</w:t>
+                <w:t xml:space="preserve">hal-04686816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre soi et rapports sociaux dans les centres sociaux</w:t>
+                <w:t xml:space="preserve">« Mobilisations de mères issues des migrations en quartier populaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Rétif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « Le politique des centres sociaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Démocratie et Participation et Fédération des centres sociaux de France, MSH Paris Nord, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Parole et normativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Convergences Migrations, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04686816v1</w:t>
+                <w:t xml:space="preserve">hal-04686798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Maternités minoritaires, engagement associatif et politique »</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.retif@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769328v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.402.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.035.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095649ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.141462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04467789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686798v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686816v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sarah.retif@univ-pau.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769328v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah R&#233;tif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.402.0004" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349710v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.035.0135" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448651v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095649ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448630v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bertheleu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1091912ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448674v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Nez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.141462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04467789v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415015v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414998v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686798v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686783v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449059v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448985v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449000v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449035v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>