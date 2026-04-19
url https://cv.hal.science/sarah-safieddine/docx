--- v0 (2026-03-17)
+++ v1 (2026-04-19)
@@ -320,356 +320,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paradoxes de l’ozone, à la fois protecteur, polluant et gaz à effet de serre</w:t>
+                <w:t xml:space="preserve">Les JO 2024 permettront-ils de mieux comprendre les dangers de la température humide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.64628/AAK.57gxnxvt7⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.etau9npuc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04636904v1</w:t>
+                <w:t xml:space="preserve">insu-04572465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing of air pollutants in China to study the effects of emission reduction policies on air quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerrit de Leeuw</w:t>
+                <w:t xml:space="preserve">Ronald van der A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald van der A</w:t>
+                <w:t xml:space="preserve">Jianhui Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jianhui Bai</w:t>
+                <w:t xml:space="preserve">Mirjam den Hoed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieying Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 265, pp.106392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jastp.2024.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04830063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les JO 2024 permettront-ils de mieux comprendre les dangers de la température humide ?</w:t>
+                <w:t xml:space="preserve">Les paradoxes de l’ozone, à la fois protecteur, polluant et gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.etau9npuc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.57gxnxvt7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04572465v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04636904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden Stratospheric Warmings in the Northern Hemisphere Observed With IASI</w:t>
               </w:r>
@@ -757,295 +757,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04207394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A roadmap to estimating agricultural ammonia volatilization over Europe using satellite observations and simulation data</w:t>
+                <w:t xml:space="preserve">14 years of lidar measurements of polar stratospheric clouds at the French Antarctic station Dumont d’Urville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rimal Abeed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Viatte</w:t>
+                <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William C. Porter</w:t>
+                <w:t xml:space="preserve">Julien Jumelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolaos Evangeliou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">David Cugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Bekki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23, pp.12505-12523. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-23-12505-2023⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.431-451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-431-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838661v2</w:t>
+                <w:t xml:space="preserve">insu-03704863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14 years of lidar measurements of polar stratospheric clouds at the French Antarctic station Dumont d’Urville</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A roadmap to estimating agricultural ammonia volatilization over Europe using satellite observations and simulation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jumelet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouillon</w:t>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cugnet</w:t>
+                <w:t xml:space="preserve">William C. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Bekki</w:t>
+                <w:t xml:space="preserve">Nikolaos Evangeliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.431-451. </w:t>
+              <w:t xml:space="preserve">, 2023, 23, pp.12505-12523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-23-431-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-23-12505-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03704863v2</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical Cyclone Detection from the Thermal Infrared Sensor IASI Data Using the Deep Learning Model YOLOv3</w:t>
               </w:r>
@@ -1159,177 +1159,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03955381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-tropopause transport of surface pollutants during the Beijing July 21 deep convection event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatiotemporal variability over Paris, Mexico City, and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; during pollution events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Chen</w:t>
+                <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luolin Wu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jianping Guo</w:t>
+                <w:t xml:space="preserve">William Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0115.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (19), pp.12907-12922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-12907-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03581349v1</w:t>
+                <w:t xml:space="preserve">insu-03695678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of infrared atmospheric sounding interferometer (IASI) data using an artificial neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1338,250 +1338,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (6), pp.1779-1793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-15-1779-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03407369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatiotemporal variability over Paris, Mexico City, and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; during pollution events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rimal Abeed</w:t>
+                <w:t xml:space="preserve">Cross-tropopause transport of surface pollutants during the Beijing July 21 deep convection event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luolin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Porter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+                <w:t xml:space="preserve">Jianping Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (19), pp.12907-12922. </w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.1349-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-22-12907-2022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0115.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03695678v2</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
               </w:r>
@@ -1593,51 +1593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,77 +1697,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A space view of agricultural and industrial changes during the Syrian civil war</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in spectrally resolved outgoing longwave radiation from 10 years of satellite measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2093,563 +2093,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03400141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-year assessment of IASI radiance and temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+                <w:t xml:space="preserve">Air Pollution and Sea Pollution Seen from Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/RS12152393⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.1583-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09599-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938414v1</w:t>
+                <w:t xml:space="preserve">insu-02866752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved fluxes from IASI data: Retrieval algorithm for clear-sky measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+                <w:t xml:space="preserve">Antarctic ozone enhancement during the 2019 sudden stratospheric warming event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jumelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 33 (16), pp.6971-6988. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (14), pp.e2020GL087810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0523.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL087810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02540873v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02881549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution and Sea Pollution Seen from Space</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Spectrally resolved fluxes from IASI data: Retrieval algorithm for clear-sky measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Maes</w:t>
+                <w:t xml:space="preserve">Sophie Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Daniel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09599-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (16), pp.6971-6988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0523.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02866752v1</w:t>
+                <w:t xml:space="preserve">insu-02540873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic ozone enhancement during the 2019 sudden stratospheric warming event</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten-year assessment of IASI radiance and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florent Tencé</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 47 (14), pp.e2020GL087810. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.2393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL087810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/RS12152393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02881549v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Neural Networks to Retrieve Land and Sea Skin Temperature from IASI</w:t>
               </w:r>
@@ -2674,51 +2674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Pellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aromatics and monoterpenes on simulated tropospheric ozone and total OH reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,204 +3157,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03003715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone variability during the East Asian summer monsoon as observed by satellite (IASI), aircraft (MOZAIC) and ground stations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seven years of IASI ozone retrievals from FORLI: validation with independent total column and vertical profile measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Hao</w:t>
+                <w:t xml:space="preserve">Mariliza E. Koukouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huang</w:t>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (16), pp.10489-10500. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.4327-4353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-16-10489-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4327-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01228597v1</w:t>
+                <w:t xml:space="preserve">insu-01272466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone variability in the troposphere and the stratosphere from the first 6 years of IASI observations (2008–2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa K. Emmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3559,204 +3559,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01142508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven years of IASI ozone retrievals from FORLI: validation with independent total column and vertical profile measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropospheric ozone variability during the East Asian summer monsoon as observed by satellite (IASI), aircraft (MOZAIC) and ground stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariliza E. Koukouli</w:t>
+                <w:t xml:space="preserve">Nan Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Goutail</w:t>
+                <w:t xml:space="preserve">F. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bureau</w:t>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (9), pp.4327-4353. </w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (16), pp.10489-10500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-9-4327-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10489-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01272466v1</w:t>
+                <w:t xml:space="preserve">insu-01228597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking pollutants from space: Eight years of IASI satellite observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3993,51 +3993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,64 +4140,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (18), pp.10555-10566. </w:t>
@@ -4227,2110 +4227,2119 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term analysis of post-monsoon pollution events in the Indo-Gangetic Plain using IASI CO satellite measurements (2007-2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+                <w:t xml:space="preserve">Contribution of Geostationary Satellites to the Observation of Atmospheric NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Cheng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAM2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347400v1</w:t>
+                <w:t xml:space="preserve">hal-05281670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Merged CO Climate Data Record from IASI and MOPITT Observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya George</w:t>
+                <w:t xml:space="preserve">Earth’s skin temperature: the underrated climate variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doutriaux-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281708v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s skin temperature: the underrated climate variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Merged CO Climate Data Record from IASI and MOPITT Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308359v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Geostationary Satellites to the Observation of Atmospheric NH3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Long-term analysis of post-monsoon pollution events in the Indo-Gangetic Plain using IASI CO satellite measurements (2007-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACAM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bali, Indonesia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05281670v1</w:t>
+                <w:t xml:space="preserve">hal-05347400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IASI Flux and Temperature project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the future IRS-MTG NH3 and temperature observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentine Jacquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+                <w:t xml:space="preserve">Carsten Standfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952133v1</w:t>
+                <w:t xml:space="preserve">insu-04510211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone trends and exceptional events as seen by the IASI remote sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Carbon monoxide during pollution events in Asia: evolution and trends from 17 years of IASI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 36th Quadrennial Ozone Symposium 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Boulder, United States</w:t>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04637301v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's skin temperature: the underrated variable tracer of the global climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The IASI Flux and Temperature project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugo Panchaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949096v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide during pollution events in Asia: evolution and trends from 17 years of IASI data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+                <w:t xml:space="preserve">Ozone trends and exceptional events as seen by the IASI remote sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Viatte</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">The 36th Quadrennial Ozone Symposium 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951442v1</w:t>
+                <w:t xml:space="preserve">insu-04637301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability of ammonia (NH3) derived from the future IRS geostationary satellite and IASI observations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth's skin temperature: the underrated variable tracer of the global climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Standfuss</w:t>
+                <w:t xml:space="preserve">Mohamad Zalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Panchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951512v1</w:t>
+                <w:t xml:space="preserve">hal-04949096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of IASI FDR and CDRs at EUMETSAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Théodore</w:t>
+                <w:t xml:space="preserve">Spatiotemporal variability of ammonia (NH3) derived from the future IRS geostationary satellite and IASI observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Standfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951589v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI methods to derive skin temperature from GIIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Zalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao-Cheng Zeng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04951554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution in Paris assessed using the synergy of IASI satellite and the QUALAIR super-site ground-based observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production of IASI FDR and CDRs at EUMETSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+                <w:t xml:space="preserve">Marie Doutriaux-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus Onderwaater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Huckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongli Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Bertrand Théodore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951351v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and evolution of the reprocessed CO Climate Data Record in Asia as seen by IASI over the period 2008 - 2023</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pollution in Paris assessed using the synergy of IASI satellite and the QUALAIR super-site ground-based observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wurzburg, Germany</w:t>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978889v1</w:t>
+                <w:t xml:space="preserve">hal-04951351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the future IRS-MTG NH3 and temperature observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Trends and evolution of the reprocessed CO Climate Data Record in Asia as seen by IASI over the period 2008 - 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Standfuss</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wurzburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04510211v1</w:t>
+                <w:t xml:space="preserve">hal-04978889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatio-temporal variability over Paris, Mexico and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5 &amp;lt;/sub&amp;gt;during pollution events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Processing of the future IRS-MTG NH3 and temperature products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">William Porter</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-6227, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04319173v1</w:t>
+                <w:t xml:space="preserve">insu-04014510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of carbon monoxide over the period 2008 – 2022</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatio-temporal variability over Paris, Mexico and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5 &amp;lt;/sub&amp;gt;during pollution events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04319769v1</w:t>
+                <w:t xml:space="preserve">insu-04319173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution: role of ammonia and surface temperature using IASI and IRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6362,1520 +6371,1511 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04319548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does IASI see during the Asian Summer Monsoon over the west Pacific?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time evolution of carbon monoxide over the period 2008 – 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laura Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malmö Sweden, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04319185v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04319769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of the future IRS-MTG NH3 and temperature products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">What does IASI see during the Asian Summer Monsoon over the west Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Solène Turquety</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-6227, </w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04014510v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04319185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What IASI can tell about the Hunga Tonga eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03974199v1</w:t>
+                <w:t xml:space="preserve">hal-03961299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI observations in 2021-2022 : some highlights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia (NH3) Volatilization in Agricultural Fields from IASI and GEOS-Chem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maya George</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.B16G-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03936741v1</w:t>
+                <w:t xml:space="preserve">insu-03916512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of IASI data using an artificial neural network</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Land use change and meteorology effect on atmospheric ammonia as seen by IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Filipe Aires</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03649736v1</w:t>
+                <w:t xml:space="preserve">insu-03635886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia (NH3) Volatilization in Agricultural Fields from IASI and GEOS-Chem</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of IASI data using an artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03916512v1</w:t>
+                <w:t xml:space="preserve">insu-03649736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use change and meteorology effect on atmospheric ammonia as seen by IASI</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Viatte</w:t>
+                <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfatih Eltahir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7650⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03635886v1</w:t>
+                <w:t xml:space="preserve">insu-03974199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia – Biosphere interaction as seen from satellite, and its perturbation during the Syrian civil war</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">IASI observations in 2021-2022 : some highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03950813v1</w:t>
+                <w:t xml:space="preserve">hal-03936741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What IASI can tell about the Hunga Tonga eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia – Biosphere interaction as seen from satellite, and its perturbation during the Syrian civil war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961299v1</w:t>
+                <w:t xml:space="preserve">insu-03950813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge to retrieve a long term temperature record with IASI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trends in spectrally resolved Outgoing Longwave Radiation from 10 years of IASI measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Delcloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03741804v1</w:t>
+                <w:t xml:space="preserve">insu-03661721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the Syrian civil war on atmospheric ammonia as seen from IASI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rimal Abeed</w:t>
+                <w:t xml:space="preserve">Overview of the stratospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; measurements from IASI (2008-2020): validation, variability, events, evolution, recovery and radiative effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, Unknown Region</w:t>
+              <w:t xml:space="preserve">Quadriennal Ozone Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online Meeting, Belgium. pp.MON3_18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03647770v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03657685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the Syrian civil war on atmospheric NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; as seen from IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7894,323 +7894,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.id.EGU21-12171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03467158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in spectrally resolved Outgoing Longwave Radiation from 10 years of IASI measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenge to retrieve a long term temperature record with IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouillon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661721v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03741804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the stratospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; measurements from IASI (2008-2020): validation, variability, events, evolution, recovery and radiative effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+                <w:t xml:space="preserve">Trends in spectrally resolved OLR from 10 years of IASI measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Delcloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadriennal Ozone Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online Meeting, Belgium. pp.MON3_18</w:t>
+              <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.id.EGU21-11304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03657685v1</w:t>
+                <w:t xml:space="preserve">insu-03467199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge to retrieve a long term temperature record with IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8219,357 +8219,353 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03649744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in spectrally resolved OLR from 10 years of IASI measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Dewitte</w:t>
+                <w:t xml:space="preserve">Antarctic Ozone Enhancement During the 2019 Sudden Stratospheric Warming Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jumelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.id.EGU21-11304</w:t>
+              <w:t xml:space="preserve">5th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03467199v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03685813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antarctic Ozone Enhancement During the 2019 Sudden Stratospheric Warming Event</w:t>
+                <w:t xml:space="preserve">Skin Temperature From IASI: Extreme Events And Urban Heat Islands Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
+              <w:t xml:space="preserve">OSA Optical Sensors and Sensing Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.FTh4G.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03685813v1</w:t>
+                <w:t xml:space="preserve">insu-03693267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2020: a very special year documented by IASI</w:t>
               </w:r>
@@ -8607,51 +8603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
@@ -8674,148 +8670,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03657848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Temperature From IASI: Extreme Events And Urban Heat Islands Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IASI Satellite Observations during the Covid-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Optical Sensors and Sensing Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.FTh4G.5</w:t>
+              <w:t xml:space="preserve">Climatological, Meteorological and Environmental factors in the COVID-19 pandemic. An international virtual symposium on drivers, predictability and actionable information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WMO, Aug 2020, Virtuel Symposium, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03693267v1</w:t>
+                <w:t xml:space="preserve">insu-03029723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI observations at the city scale</w:t>
               </w:r>
@@ -8935,77 +8935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammonia-biosphere interaction from IASI and ERA5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,77 +9082,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally resolved OLR from IASI measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9197,527 +9197,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03039002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI Satellite Observations during the Covid-19 Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A long-term IASI-derived sea surface temperature dataset for climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatological, Meteorological and Environmental factors in the COVID-19 pandemic. An international virtual symposium on drivers, predictability and actionable information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WMO, Aug 2020, Virtuel Symposium, France</w:t>
+              <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03029723v1</w:t>
+                <w:t xml:space="preserve">insu-02265314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long-term IASI-derived sea surface temperature dataset for climate studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+                <w:t xml:space="preserve">Spectrally resolved OLR from IASI measurements: Retrieval algorithm for clear-sky measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lezeaux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02265314v1</w:t>
+                <w:t xml:space="preserve">insu-02265316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved OLR from IASI measurements: Retrieval algorithm for clear-sky measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Pollution transported by hurricane Ophelia: a 3D study with satellite (IASI), aircraft (IAGOS), and ground-based observations, compared with CAMS atmospheric composition analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Laffineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02265316v1</w:t>
+                <w:t xml:space="preserve">insu-02265814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution transported by hurricane Ophelia: a 3D study with satellite (IASI), aircraft (IAGOS), and ground-based observations, compared with CAMS atmospheric composition analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IASI satellite observation of pollutants: best of 2017-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Quentin Laffineur</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02265814v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01970483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI satellite observations: best of 2017–2018</w:t>
               </w:r>
@@ -9755,51 +9755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.FT5B.4, </w:t>
@@ -9876,51 +9876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9956,708 +9956,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01968276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI satellite observation of pollutants: best of 2017-2018</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IASI Satellite Observation and Forecast of Pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01970483v1</w:t>
+                <w:t xml:space="preserve">insu-01675214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI Satellite Observation and Forecast of Pollutants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+                <w:t xml:space="preserve">Tropospheric Ozone Variability during the East Asian Summer Monsoon as Observed by Satellite (IASI), Aircraft (MOZAIC) and Ground Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">4th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01675214v1</w:t>
+                <w:t xml:space="preserve">insu-01305341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of tropospheric ozone from IASI during exceptional events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Assessment of the Impact of The East Asian Summer Monsoon on the Air Quality Over China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Valks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">2016 Dragon 3 Final Results Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01306178v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01350475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the Impact of The East Asian Summer Monsoon on the Air Quality Over China</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric composition: IASI’s top ten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Dragon 3 Final Results Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">4th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01350475v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01305331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric composition: IASI’s top ten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of tropospheric ozone from IASI during exceptional events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01305331v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01306178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI is turning ten !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10676,73 +10676,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01308302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI satellite observation of pollutants over China during Dragon 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10764,844 +10764,844 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 Dragon 3 Final Results Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01350477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Variability during the East Asian Summer Monsoon as Observed by Satellite (IASI), Aircraft (MOZAIC) and Ground Stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Ji</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">MACC-II Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01305341v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport of pollution aerosols in East-Asia: Regional model evaluation over case studies in summer 2008</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone from the thermal infrared IASI/MetOp sounder: Global and local assessment,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Bazureau</w:t>
+                <w:t xml:space="preserve">C. Wespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">The 2014 EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118748v1</w:t>
+                <w:t xml:space="preserve">hal-01120065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone and carbon monoxide measurement over China as seen by the thermal infrared IASI/MetOp sounder</w:t>
+                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using WRF-Chem model and the thermal infrared IASI/MetOp sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dragon 3 mid-term results symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chengdu, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121365v1</w:t>
+                <w:t xml:space="preserve">hal-01119998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using WRF-Chem model and the thermal infrared IASI/MetOp sounder</w:t>
+                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using the thermal infrared IASI/MetOp sounder and the WRF-Chem model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12675</w:t>
+              <w:t xml:space="preserve">MOZAIC-IAGOS, Scientific Symposium on Atmospheric Composition Observation by Commercial Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Tulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119998v1</w:t>
+                <w:t xml:space="preserve">hal-01119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using the thermal infrared IASI/MetOp sounder and the WRF-Chem model</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone and carbon monoxide measurement over China as seen by the thermal infrared IASI/MetOp sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jennie L. Thomas</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOZAIC-IAGOS, Scientific Symposium on Atmospheric Composition Observation by Commercial Aircraft</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Tulouse, France</w:t>
+              <w:t xml:space="preserve">Dragon 3 mid-term results symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119098v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone from the thermal infrared IASI/MetOp sounder: Global and local assessment,</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maya George</w:t>
+                <w:t xml:space="preserve">Long-range transport of pollution aerosols in East-Asia: Regional model evaluation over case studies in summer 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Wespes</w:t>
+                <w:t xml:space="preserve">Ariane Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120065v1</w:t>
+                <w:t xml:space="preserve">hal-01118748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
               </w:r>
@@ -11738,51 +11738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11831,405 +11831,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01120341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">IASI/MetOp sounder contribution for atmospheric composition monitoring: 4-year study of radiance data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACC-II Open Science Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.212-216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121339v1</w:t>
+                <w:t xml:space="preserve">hal-00724054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI/MetOp sounder contribution for atmospheric composition monitoring: 4-year study of radiance data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Oudot</w:t>
+                <w:t xml:space="preserve">Global and local ozone measurements from the thermal infrared IASI/METOP sounder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...57 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrennial Ozone Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12239,114 +12114,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone from IASI : regional and global assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Engineering. Université Pierre et Marie Curie - Paris VI, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01158420v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12414,51 +12289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DECA0F71"/>
+    <w:nsid w:val="8C3F6DDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12645,51 +12520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-safieddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-7950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185592961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selviga Sinnathamby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Safieddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux&#8208;boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd044219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04636904v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.57gxnxvt7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830063v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van der A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Bai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam den Hoed" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Ding" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2024.106392" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572465v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.etau9npuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04207394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd038692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838661v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Porter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12505-2023" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03704863v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumelet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-431-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03955381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardoll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581349v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luolin Wu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Guo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0115.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03407369v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1779-2022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695678v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Porter" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12907-2022" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03550461v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac507c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.000041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189993v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03400141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00205-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938414v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12152393" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02540873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauduin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0523.1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02866752v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09599-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881549v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087810" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Heald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barron Henderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01228597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10489-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5721-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142508v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Daskalakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10765-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10119-2014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058333" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50669" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347400v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Cheng Zeng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952133v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04637301v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zalat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Panchaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951512v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Standfuss" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951589v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Onderwaater" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Huckle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schulze" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951554v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951351v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978889v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510211v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10410" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5209" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319548v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319185v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4565" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014510v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6227" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03974199v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936741v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649736v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11451" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916512v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635886v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7650" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03950813v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741804v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647770v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661721v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Delcloo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657685v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649744v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685813v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693267v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8495" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14878" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03029723v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265314v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265316v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265814v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laffineur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FT5B.4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01970483v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01675214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306178v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350475v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Ding" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valks" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350477v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305341v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hao" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ji" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121365v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119998v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119098v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120065v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wespes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121339v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724054v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804744" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731304v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01158420v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066065" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-safieddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-7950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185592961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selviga Sinnathamby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Safieddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux&#8208;boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd044219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.etau9npuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830063v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van der A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam den Hoed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2024.106392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04636904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.57gxnxvt7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04207394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd038692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03704863v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-431-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838661v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Porter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12505-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03955381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardoll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695678v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Porter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12907-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03407369v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1779-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luolin Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0115.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03550461v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac507c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.000041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189993v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03400141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00205-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02866752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09599-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02540873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauduin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0523.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12152393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Heald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barron Henderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5721-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142508v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Daskalakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10765-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01228597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10489-2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10119-2014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058333" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50669" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Cheng Zeng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Standfuss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10410" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04637301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zalat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Panchaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Onderwaater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Huckle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schulze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6227" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5209" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4565" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7650" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11451" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03974199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03950813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Delcloo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03029723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8495" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14878" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laffineur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01970483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FT5B.4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01675214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Ding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wespes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804744" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01158420v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>