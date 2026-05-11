--- v1 (2026-04-19)
+++ v2 (2026-05-11)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -320,520 +320,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les JO 2024 permettront-ils de mieux comprendre les dangers de la température humide ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi le record de températures en 2024 est une surprise pour les scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.64628/AAK.etau9npuc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.64628/AAK.7w5kphg5y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04572465v1</w:t>
+                <w:t xml:space="preserve">hal-05000834v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote sensing of air pollutants in China to study the effects of emission reduction policies on air quality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les JO 2024 permettront-ils de mieux comprendre les dangers de la température humide ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jastp.2024.106392⟩</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.etau9npuc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830063v2</w:t>
+                <w:t xml:space="preserve">insu-04572465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes de l’ozone, à la fois protecteur, polluant et gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.57gxnxvt7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04636904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sudden Stratospheric Warmings in the Northern Hemisphere Observed With IASI</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Remote sensing of air pollutants in China to study the effects of emission reduction policies on air quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerrit de Leeuw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald van der A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhui Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjam den Hoed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieying Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023jd038692⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Solar-Terrestrial Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 265, pp.106392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jastp.2024.106392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">insu-04207394v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 years of lidar measurements of polar stratospheric clouds at the French Antarctic station Dumont d’Urville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Tencé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Tencé</w:t>
+                <w:t xml:space="preserve">Julien Jumelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -861,100 +844,100 @@
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (1), pp.431-451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-23-431-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03704863v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A roadmap to estimating agricultural ammonia volatilization over Europe using satellite observations and simulation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William C. Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1025,3225 +1008,3333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838661v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Cyclone Detection from the Thermal Infrared Sensor IASI Data Using the Deep Learning Model YOLOv3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gardoll</w:t>
+                <w:t xml:space="preserve">Sudden Stratospheric Warmings in the Northern Hemisphere Observed With IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/atmos14020215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (17), pp.e2023JD038692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023jd038692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03955381v1</w:t>
+                <w:t xml:space="preserve">insu-04207394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatiotemporal variability over Paris, Mexico City, and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; during pollution events</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">William Porter</w:t>
+                <w:t xml:space="preserve">Tropical Cyclone Detection from the Thermal Infrared Sensor IASI Data Using the Deep Learning Model YOLOv3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gardoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-22-12907-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/atmos14020215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03695678v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03955381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of infrared atmospheric sounding interferometer (IASI) data using an artificial neural network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouillon</w:t>
+                <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatiotemporal variability over Paris, Mexico City, and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5&amp;lt;/sub&amp;gt; during pollution events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-15-1779-2022⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (19), pp.12907-12922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-22-12907-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03407369v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03695678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-tropopause transport of surface pollutants during the Beijing July 21 deep convection event</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jianping Guo</w:t>
+                <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of infrared atmospheric sounding interferometer (IASI) data using an artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0115.1⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (6), pp.1779-1793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-15-1779-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581349v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03407369v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cross-tropopause transport of surface pollutants during the Beijing July 21 deep convection event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luolin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianping Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac507c⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Atmospheric Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (5), pp.1349-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAS-D-21-0115.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03550461v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A space view of agricultural and industrial changes during the Syrian civil war</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rimal Abeed</w:t>
+                <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfatih Eltahir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/elementa.2021.000041⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (4), pp.044029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac507c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03494278v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03550461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI‐derived sea surface temperature dataset for climate studies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A space view of agricultural and industrial changes during the Syrian civil war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Whitburn</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020EA001427⟩</w:t>
+              <w:t xml:space="preserve">Elementa: Science of the Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (1), pp.0043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/elementa.2021.000041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03189993v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03494278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in spectrally resolved outgoing longwave radiation from 10 years of satellite measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">IASI‐derived sea surface temperature dataset for climate studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lezeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4, pp.48. </w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.e2020EA001427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41612-021-00205-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020EA001427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03400141v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03189993v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Pollution and Sea Pollution Seen from Space</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Garello</w:t>
+                <w:t xml:space="preserve">Trends in spectrally resolved outgoing longwave radiation from 10 years of satellite measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09599-0⟩</w:t>
+              <w:t xml:space="preserve">npj climate and atmospheric science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41612-021-00205-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02866752v1</w:t>
+                <w:t xml:space="preserve">insu-03400141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic ozone enhancement during the 2019 sudden stratospheric warming event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (14), pp.e2020GL087810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL087810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02881549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally resolved fluxes from IASI data: Retrieval algorithm for clear-sky measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Whitburn</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 33 (16), pp.6971-6988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/JCLI-D-19-0523.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02540873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten-year assessment of IASI radiance and temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+                <w:t xml:space="preserve">Air Pollution and Sea Pollution Seen from Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Garello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/RS12152393⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, pp.1583-1609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09599-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938414v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02866752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Neural Networks to Retrieve Land and Sea Skin Temperature from IASI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten-year assessment of IASI radiance and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Victor Pellet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 12 (17), pp.2777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12172777⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/RS12152393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02950015v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réchauffement climatique et phénomène météo exceptionnel : décryptage de la canicule en Sibérie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Artificial Neural Networks to Retrieve Land and Sea Skin Temperature from IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (17), pp.2777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12172777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03018406v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02950015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global nonmethane reactive organic carbon budget: A modeling perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réchauffement climatique et phénomène météo exceptionnel : décryptage de la canicule en Sibérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barron Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, août</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03004327v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03018406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Global Assessment of Dissolved Organic Carbon in Precipitation</w:t>
+                <w:t xml:space="preserve">The global nonmethane reactive organic carbon budget: A modeling perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Heald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barron Henderson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 44 (22), pp.11,672-11,681. </w:t>
+              <w:t xml:space="preserve">, 2017, 44 (8), pp.3897-3906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2017GL075270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL072602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03003712v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03004327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aromatics and monoterpenes on simulated tropospheric ozone and total OH reactivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Global Assessment of Dissolved Organic Carbon in Precipitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Heald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.250-257. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (22), pp.11,672-11,681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.08.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017GL075270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03003715v1</w:t>
+                <w:t xml:space="preserve">insu-03003712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven years of IASI ozone retrievals from FORLI: validation with independent total column and vertical profile measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of aromatics and monoterpenes on simulated tropospheric ozone and total OH reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Heald</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-9-4327-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.250-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2017.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01272466v1</w:t>
+                <w:t xml:space="preserve">insu-03003715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozone variability in the troposphere and the stratosphere from the first 6 years of IASI observations (2008–2013)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Seven years of IASI ozone retrievals from FORLI: validation with independent total column and vertical profile measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariliza E. Koukouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Goutail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-5721-2016⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (9), pp.4327-4353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-9-4327-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01215625v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01272466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-model evaluation of short-lived pollutant distributions over east Asia during summer 2008</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+                <w:t xml:space="preserve">Ozone variability in the troposphere and the stratosphere from the first 6 years of IASI observations (2008–2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa K. Emmons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (17), pp.10765-10792. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-10765-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (9), pp.5721-5743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-5721-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01142508v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01215625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone variability during the East Asian summer monsoon as observed by satellite (IASI), aircraft (MOZAIC) and ground stations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">Multi-model evaluation of short-lived pollutant distributions over east Asia during summer 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Daskalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 16 (16), pp.10489-10500. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-10489-2016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 16 (17), pp.10765-10792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10765-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01228597v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01142508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking pollutants from space: Eight years of IASI satellite observation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Tropospheric ozone variability during the East Asian summer monsoon as observed by satellite (IASI), aircraft (MOZAIC) and ground stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.001⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (16), pp.10489-10500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-16-10489-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01182912v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01228597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using the thermal infrared IASI/MetOp sounder and the WRF-Chem model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Tracking pollutants from space: Eight years of IASI satellite observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-10119-2014⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (3), pp.134-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2015.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997874v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01182912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: A case study in the North China Plain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using the thermal infrared IASI/MetOp sounder and the WRF-Chem model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Pommier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL058333⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.10119-10131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-10119-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919842v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: A case study in the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41 (2), pp.645-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone and nitrogen dioxide measurements in urban and rural regions as seen by IASI and GOME-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (18), pp.10555-10566. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgrd.50669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4253,6010 +4344,6010 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Geostationary Satellites to the Observation of Atmospheric NH3</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth’s skin temperature: the underrated climate variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doutriaux-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05281670v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth’s skin temperature: the underrated climate variable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term analysis of post-monsoon pollution events in the Indo-Gangetic Plain using IASI CO satellite measurements (2007-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Whitburn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite conference 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">ACAM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308359v1</w:t>
+                <w:t xml:space="preserve">hal-05347400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Merged CO Climate Data Record from IASI and MOPITT Observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term analysis of post-monsoon pollution events in the Indo-Gangetic Plain using IASI CO satellite measurements (2007-2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+                <w:t xml:space="preserve">Contribution of Geostationary Satellites to the Observation of Atmospheric NH3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Cheng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACAM2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-17035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05347400v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the future IRS-MTG NH3 and temperature observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Carbon monoxide during pollution events in Asia: evolution and trends from 17 years of IASI data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carsten Standfuss</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IASI conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10410⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04510211v1</w:t>
+                <w:t xml:space="preserve">hal-04951442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon monoxide during pollution events in Asia: evolution and trends from 17 years of IASI data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earth's skin temperature: the underrated variable tracer of the global climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Panchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951442v1</w:t>
+                <w:t xml:space="preserve">hal-04949096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IASI Flux and Temperature project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozone trends and exceptional events as seen by the IASI remote sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 36th Quadrennial Ozone Symposium 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04637301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earth's skin temperature: the underrated variable tracer of the global climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal variability of ammonia (NH3) derived from the future IRS geostationary satellite and IASI observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo Panchaud</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Standfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04949096v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability of ammonia (NH3) derived from the future IRS geostationary satellite and IASI observations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AI methods to derive skin temperature from GIIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Zalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao-Cheng Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951512v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI methods to derive skin temperature from GIIRS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Production of IASI FDR and CDRs at EUMETSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Doutriaux-Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacobus Onderwaater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Huckle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Théodore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951554v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of IASI FDR and CDRs at EUMETSAT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Théodore</w:t>
+                <w:t xml:space="preserve">Pollution in Paris assessed using the synergy of IASI satellite and the QUALAIR super-site ground-based observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IASI conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951589v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution in Paris assessed using the synergy of IASI satellite and the QUALAIR super-site ground-based observations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Trends and evolution of the reprocessed CO Climate Data Record in Asia as seen by IASI over the period 2008 - 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IASI conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wurzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951351v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends and evolution of the reprocessed CO Climate Data Record in Asia as seen by IASI over the period 2008 - 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+                <w:t xml:space="preserve">Assessing the future IRS-MTG NH3 and temperature observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Standfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.EGU24-10410, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978889v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04510211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of the future IRS-MTG NH3 and temperature products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Time evolution of carbon monoxide over the period 2008 – 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Malmö Sweden, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04014510v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04319769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; spatio-temporal variability over Paris, Mexico and Toronto and its link to PM&amp;lt;sub&amp;gt;2.5 &amp;lt;/sub&amp;gt;during pollution events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoma Yamanouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Porter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04319173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution: role of ammonia and surface temperature using IASI and IRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadir Guendouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04319548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of carbon monoxide over the period 2008 – 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What does IASI see during the Asian Summer Monsoon over the west Pacific?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selviga Sinnathamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04319769v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04319185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does IASI see during the Asian Summer Monsoon over the west Pacific?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Processing of the future IRS-MTG NH3 and temperature products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Guendouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Pan</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Turquety</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-4565⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2023, Vienna (Austria), Austria. pp.EGU23-6227, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-6227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04319185v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04014510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What IASI can tell about the Hunga Tonga eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia (NH3) Volatilization in Agricultural Fields from IASI and GEOS-Chem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Viatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Porter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.B16G-01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961299v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03916512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia (NH3) Volatilization in Agricultural Fields from IASI and GEOS-Chem</w:t>
+                <w:t xml:space="preserve">Land use change and meteorology effect on atmospheric ammonia as seen by IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimal Abeed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Viatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03916512v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03635886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use change and meteorology effect on atmospheric ammonia as seen by IASI</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of IASI data using an artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin van Damme</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Online, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7650⟩</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-11451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03635886v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03649736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time evolution of temperature profiles retrieved from 13 years of IASI data using an artificial neural network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elfatih Eltahir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03649736v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03974199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Present and future land surface and wet bulb temperatures in the Arabian Peninsula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IASI observations in 2021-2022 : some highlights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Whitburn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03974199v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI observations in 2021-2022 : some highlights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia – Biosphere interaction as seen from satellite, and its perturbation during the Syrian civil war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maya George</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03936741v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03950813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia – Biosphere interaction as seen from satellite, and its perturbation during the Syrian civil war</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What IASI can tell about the Hunga Tonga eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Living Planet symposium 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03950813v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in spectrally resolved Outgoing Longwave Radiation from 10 years of IASI measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The effects of the Syrian civil war on atmospheric NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; as seen from IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouillon</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
+              <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.id.EGU21-12171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661721v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03467158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the stratospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; measurements from IASI (2008-2020): validation, variability, events, evolution, recovery and radiative effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+                <w:t xml:space="preserve">Challenge to retrieve a long term temperature record with IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Bouillon</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quadriennal Ozone Symposium 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online Meeting, Belgium. pp.MON3_18</w:t>
+              <w:t xml:space="preserve">5th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03657685v1</w:t>
+                <w:t xml:space="preserve">insu-03741804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of the Syrian civil war on atmospheric NH&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; as seen from IASI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rimal Abeed</w:t>
+                <w:t xml:space="preserve">Overview of the stratospheric O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; measurements from IASI (2008-2020): validation, variability, events, evolution, recovery and radiative effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.id.EGU21-12171</w:t>
+              <w:t xml:space="preserve">Quadriennal Ozone Symposium 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online Meeting, Belgium. pp.MON3_18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03467158v1</w:t>
+                <w:t xml:space="preserve">insu-03657685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenge to retrieve a long term temperature record with IASI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Trends in spectrally resolved Outgoing Longwave Radiation from 10 years of IASI measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Delcloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03741804v1</w:t>
+                <w:t xml:space="preserve">insu-03661721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in spectrally resolved OLR from 10 years of IASI measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andy Delcloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Dewitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">vEGU21, the 23rd EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Virtual Meeting, France. pp.id.EGU21-11304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03467199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenge to retrieve a long term temperature record with IASI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Whitburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03649744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antarctic Ozone Enhancement During the 2019 Sudden Stratospheric Warming Event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jumelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03685813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Temperature From IASI: Extreme Events And Urban Heat Islands Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2020: a very special year documented by IASI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSA Optical Sensors and Sensing Congress 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.FTh4G.5</w:t>
+              <w:t xml:space="preserve">5th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03693267v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03657848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2020: a very special year documented by IASI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin Temperature From IASI: Extreme Events And Urban Heat Islands Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Evian, France</w:t>
+              <w:t xml:space="preserve">OSA Optical Sensors and Sensing Congress 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Washington, United States. pp.FTh4G.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03657848v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03693267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI Satellite Observations during the Covid-19 Lockdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IASI observations at the city scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatological, Meteorological and Environmental factors in the COVID-19 pandemic. An international virtual symposium on drivers, predictability and actionable information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online, Austria. pp.EGU2020-18569, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03029723v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03573583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI observations at the city scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ammonia-biosphere interaction from IASI and ERA5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimal Abeed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Boynard</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Van Damme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Online, Austria. pp.EGU2020-18569, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-18569⟩</w:t>
+              <w:t xml:space="preserve">, May 2020, Online, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03573583v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03018460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonia-biosphere interaction from IASI and ERA5</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Spectrally resolved OLR from IASI measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Dewitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Online, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8495⟩</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-14878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03018460v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03039002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved OLR from IASI measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IASI Satellite Observations during the Covid-19 Lockdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Whitburn</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Climatological, Meteorological and Environmental factors in the COVID-19 pandemic. An international virtual symposium on drivers, predictability and actionable information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WMO, Aug 2020, Virtuel Symposium, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03039002v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03029723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long-term IASI-derived sea surface temperature dataset for climate studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Claudia Parracho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lezeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02265314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectrally resolved OLR from IASI measurements: Retrieval algorithm for clear-sky measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Whitburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Whitburn</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hurtmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Living Planet Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02265316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution transported by hurricane Ophelia: a 3D study with satellite (IASI), aircraft (IAGOS), and ground-based observations, compared with CAMS atmospheric composition analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieven Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Laffineur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02265814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI satellite observation of pollutants: best of 2017-2018</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+                <w:t xml:space="preserve">IASI satellite observations: best of 2017–2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Singapore, Singapore. pp.FT5B.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FTS.2018.FT5B.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01970483v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01916456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI satellite observations: best of 2017–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IASI satellite observation of pollutants: best of 2017-2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings Light, Energy and the Environment 2018 (E2, FTS, HISE, SOLAR, SSL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01916456v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01968276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI satellite observation of pollutants: best of 2017-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd COSPAR Scientific Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">EUMETSAT, Meteorological Satellite Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01968276v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01970483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI Satellite Observation and Forecast of Pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2017 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01675214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric Ozone Variability during the East Asian Summer Monsoon as Observed by Satellite (IASI), Aircraft (MOZAIC) and Ground Stations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of tropospheric ozone from IASI during exceptional events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Ji</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wespes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01305341v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01306178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the Impact of The East Asian Summer Monsoon on the Air Quality Over China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nan Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aijun Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10350,90 +10441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric composition: IASI’s top ten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IASI International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
@@ -10456,1655 +10547,1655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01305331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of tropospheric ozone from IASI during exceptional events</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">IASI is turning ten !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IASI International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01306178v1</w:t>
+                <w:t xml:space="preserve">insu-01308302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI is turning ten !</w:t>
+                <w:t xml:space="preserve">IASI satellite observation of pollutants over China during Dragon 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.EGU2016-8387</w:t>
+              <w:t xml:space="preserve">2016 Dragon 3 Final Results Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01308302v1</w:t>
+                <w:t xml:space="preserve">insu-01350477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IASI satellite observation of pollutants over China during Dragon 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tropospheric Ozone Variability during the East Asian Summer Monsoon as Observed by Satellite (IASI), Aircraft (MOZAIC) and Ground Stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Dragon 3 Final Results Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Wuhan, China</w:t>
+              <w:t xml:space="preserve">4th IASI International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Antibes Juan-Les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01350477v1</w:t>
+                <w:t xml:space="preserve">insu-01305341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Tropospheric ozone from the thermal infrared IASI/MetOp sounder: Global and local assessment,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Wespes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MACC-II Open Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">The 2014 EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121339v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone from the thermal infrared IASI/MetOp sounder: Global and local assessment,</w:t>
+                <w:t xml:space="preserve">Tropospheric ozone and carbon monoxide measurement over China as seen by the thermal infrared IASI/MetOp sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Wespes</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hurtmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2014 EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">Dragon 3 mid-term results symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120065v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using WRF-Chem model and the thermal infrared IASI/MetOp sounder</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Long-range transport of pollution aerosols in East-Asia: Regional model evaluation over case studies in summer 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-François Coheur</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Raut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy S. Law</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ancellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Bazureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12675</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference (IAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01119998v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using the thermal infrared IASI/MetOp sounder and the WRF-Chem model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Quennehen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennie L. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOZAIC-IAGOS, Scientific Symposium on Atmospheric Composition Observation by Commercial Aircraft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Tulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01119098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropospheric ozone and carbon monoxide measurement over China as seen by the thermal infrared IASI/MetOp sounder</w:t>
+                <w:t xml:space="preserve">Summertime tropospheric ozone assessment over the Mediterranean region using WRF-Chem model and the thermal infrared IASI/MetOp sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Quennehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Coheur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dragon 3 mid-term results symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Chengdu, China</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12675</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121365v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-range transport of pollution aerosols in East-Asia: Regional model evaluation over case studies in summer 2008</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ariane Bazureau</w:t>
+                <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clerbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieven Clarisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Safieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference (IAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118748v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Clarisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Sino-French Joint Workshop on Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First simultaneous space measurements of atmospheric pollutants in the boundary layer from IASI: a case study in the North China Plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.id.12522</w:t>
+              <w:t xml:space="preserve">MACC-II Open Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01120341v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IASI/MetOp sounder contribution for atmospheric composition monitoring: 4-year study of radiance data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Radiation Symposium (IRC/IAMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Berlin, Germany. pp.212-216, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4804744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00724054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global and local ozone measurements from the thermal infrared IASI/METOP sounder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clerbaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Hadji-Lazaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quadrennial Ozone Symposium 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00731304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12114,114 +12205,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropospheric ozone from IASI : regional and global assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Safieddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Engineering. Université Pierre et Marie Curie - Paris VI, 2015. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015PA066065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01158420v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId243"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12289,51 +12380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8C3F6DDD"/>
+    <w:nsid w:val="C4263F01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12520,51 +12611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-safieddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-7950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185592961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selviga Sinnathamby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Safieddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux&#8208;boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd044219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572465v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.etau9npuc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830063v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van der A" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Bai" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam den Hoed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Ding" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2024.106392" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04636904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.57gxnxvt7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04207394v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd038692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03704863v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-431-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838661v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Porter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12505-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03955381v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardoll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695678v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Porter" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12907-2022" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03407369v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1779-2022" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luolin Wu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Guo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0115.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03550461v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac507c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494278v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.000041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189993v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001427" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03400141v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00205-7" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02866752v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09599-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02540873v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauduin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0523.1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12152393" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950015v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172777" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018406v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004327v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Heald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barron Henderson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072602" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075270" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003715v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.048" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215625v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5721-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142508v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Daskalakis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10765-2016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01228597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10489-2016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997874v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10119-2014" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919842v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058333" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50669" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281670v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Cheng Zeng" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308359v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281708v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347400v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510211v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Standfuss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10410" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951442v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952133v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04637301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949096v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zalat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Panchaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951512v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Onderwaater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Huckle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schulze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014510v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6227" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5209" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319548v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4565" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961299v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916512v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635886v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7650" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649736v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11451" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03974199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936741v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03950813v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661721v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Delcloo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657685v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467158v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741804v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467199v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693267v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657848v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03029723v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18569" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018460v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8495" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039002v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14878" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265314v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265316v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265814v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laffineur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01970483v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916456v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FT5B.4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968276v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01675214v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305341v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hao" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ji" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Ding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306178v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308302v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350477v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120065v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wespes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119998v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121365v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118748v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121477v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120341v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724054v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804744" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731304v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01158420v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066065" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-safieddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8947-7950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185592961" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selviga Sinnathamby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Safieddine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux&#8208;boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coheur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clerbaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025jd044219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000834v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7w5kphg5y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04572465v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.etau9npuc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04636904v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Viatte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.57gxnxvt7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830063v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit de Leeuw" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald van der A" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhui Bai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjam den Hoed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieying Ding" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jastp.2024.106392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03704863v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Tenc&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jumelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cugnet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Bekki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-431-2023" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838661v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimal Abeed" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Porter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Evangeliou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-23-12505-2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04207394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jd038692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03955381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Lam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gardoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Whitburn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos14020215" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03695678v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoma Yamanouchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Porter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-22-12907-2022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03407369v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Clarisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Aires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-15-1779-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581349v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luolin Wu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyang Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Guo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAS-D-21-0115.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03550461v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfatih Eltahir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac507c" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03494278v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin van Damme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Coheur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/elementa.2021.000041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03189993v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Claudia Parracho" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lezeaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020EA001427" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03400141v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41612-021-00205-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02881549v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02540873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bauduin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hurtmans" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-19-0523.1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02866752v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Daniel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09599-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hadji-Lazaro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/RS12152393" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02950015v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Pellet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12172777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018406v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03004327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Heald" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barron Henderson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL072602" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003712v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075270" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03003715v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2017.08.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01272466v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boynard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariliza E. Koukouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Goutail" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bureau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-9-4327-2016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01215625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wespes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa K. Emmons" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-5721-2016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01142508v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Quennehen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Raut" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy S. Law" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Daskalakis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ancellet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10765-2016" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01228597v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Hao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-10489-2016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01182912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Turquety" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2015.06.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997874v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hurtmans" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pfister" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-10119-2014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919842v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pommier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058333" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847335v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50669" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308359v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Doutriaux-Boucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347400v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281708v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Guendouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao-Cheng Zeng" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-17035" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951442v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949096v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Zalat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Panchaud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952133v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Jacquet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04637301v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951512v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Standfuss" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Onderwaater" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Huckle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schulze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Th&#233;odore" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951351v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978889v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04510211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10410" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319173v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319548v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04319185v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-4565" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04014510v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-6227" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03916512v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03635886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7650" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-11451" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03974199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936741v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03950813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03741804v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661721v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Delcloo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dewitte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03467199v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dewitte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03649744v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03685813v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03657848v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03693267v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03573583v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-18569" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03018460v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Van Damme" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8495" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03039002v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-14878" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03029723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265314v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265316v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265814v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Laffineur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916456v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FTS.2018.FT5B.4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01968276v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01970483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01675214v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01306178v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350475v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijun Ding" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Valks" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305331v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01308302v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01350477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01305341v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ji" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120065v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Wespes" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121365v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118748v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bazureau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennie L. Thomas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120341v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121477v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clarisse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121339v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724054v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Oudot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4804744" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731304v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01158420v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015PA066065" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>