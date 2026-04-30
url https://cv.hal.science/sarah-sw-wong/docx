--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glutathione-responsive silica-based nanosystem capped with in-situ polymerized cell-penetrating poly(disulfide)s for precisely modulating immuno-inflammatory responses</w:t>
+                <w:t xml:space="preserve">Protective role of host complement system in Aspergillus fumigatus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Li</w:t>
+                <w:t xml:space="preserve">Rajashri Shende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Wang</w:t>
+                <w:t xml:space="preserve">Heikrujam Thoihen Meitei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leilei Wang</w:t>
+                <w:t xml:space="preserve">Girdhari Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Huang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wai-Chung Li</w:t>
+                <w:t xml:space="preserve">Taruna Madan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.01.091⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.978152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.978152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929015v1</w:t>
+                <w:t xml:space="preserve">hal-03929018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant protein D inhibits growth, alters cell surface polysaccharide exposure and immune activation potential of Aspergillus fumigatus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
+                <w:t xml:space="preserve">A glutathione-responsive silica-based nanosystem capped with in-situ polymerized cell-penetrating poly(disulfide)s for precisely modulating immuno-inflammatory responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Chuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Schiefermeier-Mach</w:t>
+                <w:t xml:space="preserve">Leilei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Lechner</w:t>
+                <w:t xml:space="preserve">Regina Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Perkhofer</w:t>
+                <w:t xml:space="preserve">Wai-Chung Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.100072. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 614, pp.322-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2022.100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.01.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929013v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of host complement system in Aspergillus fumigatus infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surfactant protein D inhibits growth, alters cell surface polysaccharide exposure and immune activation potential of Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajashri Shende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikrujam Thoihen Meitei</w:t>
+                <w:t xml:space="preserve">Natalia Schiefermeier-Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girdhari Lal</w:t>
+                <w:t xml:space="preserve">Lukas Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taruna Madan</w:t>
+                <w:t xml:space="preserve">Susanne Perkhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.978152. </w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.100072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.978152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2022.100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929018v1</w:t>
+                <w:t xml:space="preserve">hal-03929013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt-β-Catenin Signaling in Human Dendritic Cells Mediates Regulatory T-Cell Responses to Fungi via the PD-L1 Pathway</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Analysis of Humoral Immune Components in Bronchoalveolar Lavage of Patients Infected or Colonized by Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1708,801 +1708,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03247018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential interactions of serum and bronchoalveolar lavage complement proteins with conidia of airborne fungal pathogen Aspergillus fumigatus</w:t>
+                <w:t xml:space="preserve">Potential of Chemically Synthesized Oligosaccharides To Define the Carbohydrate Moieties of the Fungal Cell Wall Responsible for the Human Immune Response, Using Aspergillus fumigatus Galactomannan as a Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Daniel</w:t>
+                <w:t xml:space="preserve">Vadim Krylov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Gangneux</w:t>
+                <w:t xml:space="preserve">Dmitry Argunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeya Maheshwari Jayapal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guegan</w:t>
+                <w:t xml:space="preserve">Alexander Karelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillipe Bouchara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00212-20⟩</w:t>
+              <w:t xml:space="preserve">MSphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (1), pp.e00688-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mSphere.00688-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888806v1</w:t>
+                <w:t xml:space="preserve">hal-02483291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of RodA-Conserved Cysteine Residues in the Aspergillus fumigatus Conidial Surface Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+                <w:t xml:space="preserve">Differential interactions of serum and bronchoalveolar lavage complement proteins with conidia of airborne fungal pathogen Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anupama Karnam</w:t>
+                <w:t xml:space="preserve">Irene Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaret Sunde</w:t>
+                <w:t xml:space="preserve">J-P Gangneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeya Maheshwari Jayapal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof6030151⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 88 (9), pp.e00212-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00212-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02942748v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillus fumigatus Transcription Factors Involved in the Caspofungin Paradoxical Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cristina Colabardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jéssica Chiaratto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lakhansing Pardeshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Alves de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mBio.00816-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02942739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus fumigatus Infection in Humans With STAT3-Deficiency Is Associated With Defective Interferon-Gamma and Th17 Responses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of RodA-Conserved Cysteine Residues in the Aspergillus fumigatus Conidial Surface Organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Duréault</w:t>
+                <w:t xml:space="preserve">Isabel Valsecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stephen-Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anupama Karnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Sunde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jof6030151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02501359v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02942748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soluble mediators in anti-fungal immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Dellière</w:t>
+                <w:t xml:space="preserve">Aspergillus fumigatus Infection in Humans With STAT3-Deficiency Is Associated With Defective Interferon-Gamma and Th17 Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Danion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Bayry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Duréault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mib.2020.05.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2020.00038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02942743v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02501359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Chemically Synthesized Oligosaccharides To Define the Carbohydrate Moieties of the Fungal Cell Wall Responsible for the Human Immune Response, Using Aspergillus fumigatus Galactomannan as a Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soluble mediators in anti-fungal immunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (1), pp.e00688-19. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mSphere.00688-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mib.2020.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483291v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02942743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">β-Glucan Grafted Microcapsule, a Tool for Studying the Immunomodulatory Effect of Microbial Cell Wall Polysaccharides</w:t>
               </w:r>
@@ -2622,90 +2622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-Emissive Guanylated Polyene-Functionalized Carbon Dots Arm Oral Epithelia against Invasive Fungal Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fung-Kit Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Chung Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2750,386 +2750,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal melanin stimulates surfactant protein D–mediated opsonization of and host immune response to Aspergillus fumigatus spores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aspergillus fumigatus conidial metalloprotease Mep1p cleaves host complement proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajashri Shende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manjusha Rani</w:t>
+                <w:t xml:space="preserve">Srikanth Rapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eswari Dodagatta-Marri</w:t>
+                <w:t xml:space="preserve">Rémi Beau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaïma Ibrahim-Granet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Uday Kishore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 293 (13), pp.4901-4912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M117.815852⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 293 (40), pp.15538-15555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02455446v1</w:t>
+                <w:t xml:space="preserve">pasteur-02501371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Soluble Mediators: Defying the Immunological Inertness of Aspergillus fumigatus Conidia</w:t>
+                <w:t xml:space="preserve">Fungal melanin stimulates surfactant protein D–mediated opsonization of and host immune response to Aspergillus fumigatus spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjusha Rani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eswari Dodagatta-Marri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Ibrahim-Granet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uday Kishore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof4010003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 293 (13), pp.4901-4912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M117.815852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02515156v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02455446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspergillus fumigatus conidial metalloprotease Mep1p cleaves host complement proteins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Host Soluble Mediators: Defying the Immunological Inertness of Aspergillus fumigatus Conidia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishukumar Aimanianda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 293 (40), pp.15538-15555. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.RA117.001476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof4010003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02501371v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02515156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3160,51 +3160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillus and Aspergillosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Skuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Ishah Bakayoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Kruidenier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Manning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Pammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02668-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05176361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guilloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sze Wah Wong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00894-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Chung Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Schiefermeier-Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lechner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Perkhofer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashri Shende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikrujam Thoihen Meitei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girdhari Lal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruna Madan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.978152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02824-21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Prabha Venugopalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Razeeth Shait Mohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.643312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.677798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03918889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Neves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Guijarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.749074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicolas Annick Ries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alves de Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pereira Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaila Fernanda dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01682-21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guirao-Abad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weichert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Luengo-Gil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02735-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03247018v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moyrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gangneux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Maheshwari Jayapal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00212-20" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942748v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Sunde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030151" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Colabardini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Chiaratto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhansing Pardeshi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Alves de Castro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00816-20" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00038" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2020.05.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Argunov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karelin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Bouchara" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00688-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Anne Willment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fung-Kit Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455446v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha Rani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswari Dodagatta-Marri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Ibrahim-Granet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Kishore" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.815852" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02515156v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof4010003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501371v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Rapole" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001476" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818731-9.00045-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64113-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Skuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Ishah Bakayoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Kruidenier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Manning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Pammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02668-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05176361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guilloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sze Wah Wong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00894-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashri Shende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikrujam Thoihen Meitei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girdhari Lal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruna Madan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.978152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Chung Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Schiefermeier-Mach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lechner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Perkhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02824-21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Prabha Venugopalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Razeeth Shait Mohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.643312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.677798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03918889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Neves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Guijarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.749074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicolas Annick Ries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alves de Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pereira Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaila Fernanda dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01682-21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guirao-Abad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weichert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Luengo-Gil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02735-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03247018v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moyrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Argunov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Bouchara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00688-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gangneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Maheshwari Jayapal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00212-20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Colabardini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Chiaratto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhansing Pardeshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Alves de Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00816-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Sunde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2020.05.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Anne Willment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fung-Kit Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Rapole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Ibrahim-Granet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001476" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha Rani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswari Dodagatta-Marri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Kishore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.815852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02515156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof4010003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818731-9.00045-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64113-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>