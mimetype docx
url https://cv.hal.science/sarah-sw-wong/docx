--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protective role of host complement system in Aspergillus fumigatus infection</w:t>
+                <w:t xml:space="preserve">A glutathione-responsive silica-based nanosystem capped with in-situ polymerized cell-penetrating poly(disulfide)s for precisely modulating immuno-inflammatory responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajashri Shende</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
+                <w:t xml:space="preserve">Xuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikrujam Thoihen Meitei</w:t>
+                <w:t xml:space="preserve">Chuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girdhari Lal</w:t>
+                <w:t xml:space="preserve">Leilei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taruna Madan</w:t>
+                <w:t xml:space="preserve">Regina Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wai-Chung Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.978152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 614, pp.322-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.01.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929018v1</w:t>
+                <w:t xml:space="preserve">hal-03929015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glutathione-responsive silica-based nanosystem capped with in-situ polymerized cell-penetrating poly(disulfide)s for precisely modulating immuno-inflammatory responses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuan Li</w:t>
+                <w:t xml:space="preserve">Surfactant protein D inhibits growth, alters cell surface polysaccharide exposure and immune activation potential of Aspergillus fumigatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chuan Wang</w:t>
+                <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leilei Wang</w:t>
+                <w:t xml:space="preserve">Natalia Schiefermeier-Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regina Huang</w:t>
+                <w:t xml:space="preserve">Lukas Lechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wai-Chung Li</w:t>
+                <w:t xml:space="preserve">Susanne Perkhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 614, pp.322-336. </w:t>
+              <w:t xml:space="preserve">The Cell Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.100072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.01.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2022.100072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929015v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant protein D inhibits growth, alters cell surface polysaccharide exposure and immune activation potential of Aspergillus fumigatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protective role of host complement system in Aspergillus fumigatus infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajashri Shende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Schiefermeier-Mach</w:t>
+                <w:t xml:space="preserve">Heikrujam Thoihen Meitei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Lechner</w:t>
+                <w:t xml:space="preserve">Girdhari Lal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susanne Perkhofer</w:t>
+                <w:t xml:space="preserve">Taruna Madan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cell Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8, pp.100072. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.978152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcsw.2022.100072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.978152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03929013v1</w:t>
+                <w:t xml:space="preserve">hal-03929018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt-β-Catenin Signaling in Human Dendritic Cells Mediates Regulatory T-Cell Responses to Fungi via the PD-L1 Pathway</w:t>
               </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic Analysis of Humoral Immune Components in Bronchoalveolar Lavage of Patients Infected or Colonized by Aspergillus fumigatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Duchateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,51 +2384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soluble mediators in anti-fungal immunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2622,90 +2622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red-Emissive Guanylated Polyene-Functionalized Carbon Dots Arm Oral Epithelia against Invasive Fungal Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regina Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fung-Kit Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wai-Chung Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2756,51 +2756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillus fumigatus conidial metalloprotease Mep1p cleaves host complement proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajashri Shende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillus and Aspergillosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Sze Wah Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dellière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3524,51 +3524,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Skuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Ishah Bakayoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Kruidenier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Manning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Pammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02668-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05176361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guilloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sze Wah Wong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00894-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashri Shende" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikrujam Thoihen Meitei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girdhari Lal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruna Madan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.978152" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Huang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Chung Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929013v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Schiefermeier-Mach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lechner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Perkhofer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100072" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02824-21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Prabha Venugopalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Razeeth Shait Mohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.643312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.677798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03918889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Neves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Guijarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.749074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicolas Annick Ries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alves de Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pereira Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaila Fernanda dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01682-21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guirao-Abad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weichert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Luengo-Gil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02735-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03247018v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moyrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Argunov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Bouchara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00688-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gangneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Maheshwari Jayapal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00212-20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Colabardini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Chiaratto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhansing Pardeshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Alves de Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00816-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Sunde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2020.05.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Anne Willment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fung-Kit Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Rapole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Ibrahim-Granet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001476" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha Rani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswari Dodagatta-Marri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Kishore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.815852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02515156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof4010003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818731-9.00045-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64113-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05551321v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Skuli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A'Ishah Bakayoko" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Kruidenier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Manning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paige Pammer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-025-02668-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05176361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guilloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pushpa Hegde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sze Wah Wong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishukumar Aimanianda" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Bayry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-024-00894-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929015v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Li" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leilei Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Huang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wai-Chung Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.01.091" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Schiefermeier-Mach" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Lechner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Perkhofer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2022.100072" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929018v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajashri Shende" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikrujam Thoihen Meitei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girdhari Lal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taruna Madan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.978152" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03448666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupama Karnam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srinivasa Reddy Bonam" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Rambabu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.02824-21" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03170965v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakshmi Prabha Venugopalan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Beaussart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Razeeth Shait Mohammed" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2021.643312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03243511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Duchateau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Giai Gianetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guegan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.677798" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03918889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Neves" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Simenel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I&#241;aki Guijarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.749074" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928997v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nicolas Annick Ries" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Alves de Castro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Pereira Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Valero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thaila Fernanda dos Reis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01682-21" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929004v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guirao-Abad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weichert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gin&#233;s Luengo-Gil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02735-21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03247018v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rizzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gazi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Moyrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jev2.12129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483291v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Krylov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Argunov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karelin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Bouchara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mSphere.00688-19" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888806v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Daniel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Gangneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeya Maheshwari Jayapal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00212-20" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942739v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Colabardini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Chiaratto" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lakhansing Pardeshi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Alves de Castro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00816-20" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsecchi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stephen-Victor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Sunde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof6030151" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501359v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Danion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Dur&#233;ault" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2020.00038" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02942743v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2020.05.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02263520v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawthar Bouchemal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Huang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Anne Willment" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Latg&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928986v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fung-Kit Tang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.9b18003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02501371v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srikanth Rapole" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Beau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Ibrahim-Granet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA117.001476" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02455446v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjusha Rani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eswari Dodagatta-Marri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Kishore" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M117.815852" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02515156v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof4010003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929041v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lafont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818731-9.00045-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929034v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-64113-3_4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>