--- v1 (2026-03-28)
+++ v2 (2026-04-25)
@@ -374,1009 +374,1134 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t>
+                <w:t xml:space="preserve">L’automatisation des processus de curation sur des métadonnées de provenance : tests d’ingestion et de manipulation de données massives et hétérogènes au sein de l'écosystème numérique de NDame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+                <w:t xml:space="preserve">Simon Paolorsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guillem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Réby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anthony Pamart</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miled Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologie, Architecture et HBIM : nouvelles perspectives pour le patrimoine bâti (TAIC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche sur l'Architecture Antique (IRAA - UAR3155), Jun 2025, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217738v1</w:t>
+                <w:t xml:space="preserve">hal-05576442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArcheoGRID pour la gestion documentaire collaborative et l'enrichissement sémantique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C3DHN -An evolutive French Ecosystem for heritage data preservation: methodology, technologies and community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digital Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sienne, Sep 2025, Sienne, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/dh.20253167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04772576v1</w:t>
+                <w:t xml:space="preserve">hal-05217738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conservatoire National de Données 3D vers une labellisation CoreTrustSeal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ArcheoGRID pour la gestion documentaire collaborative et l'enrichissement sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">n-Dame 2024 : une cathédrale de données numériques et connaissances pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS); Ministère de la Culture; MAP - UPR CNRS 2002, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600322v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le Conservatoire National de Données 3D vers une labellisation CoreTrustSeal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congresso Tematico AIAr</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+              <w:t xml:space="preserve">JC3DSHS 2023, Les Journées du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040085v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600322v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D for Studying Reuse in 19th Century Cairo: the Case of Saint-Maurice Residence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Reference Information System in 3D for the exploitation of heterogeneous archaeometric data. Case study of a cave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chapoulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCH 2021 - Eurographics Workshop on Graphics and Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congresso Tematico AIAr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Padoue, Jun 2022, Padoue - Università di Padova, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364738v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">3D for Studying Reuse in 19th Century Cairo: the Case of Saint-Maurice Residence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Baillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xavier Granier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Cou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Volait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GCH 2021 - Eurographics Workshop on Graphics and Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Bournemouth, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/gch.20211414⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267055v2</w:t>
+                <w:t xml:space="preserve">hal-03364738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
+                <w:t xml:space="preserve">The French National 3D Data Repository for Humanities: Features, Feedback and Open Questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Computer Applications and Quantitative Methods in Archaeology (CAA) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lymassol (virtual), Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733470v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
+                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733458v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanistica 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le conservatoire national des Données 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florent Laroche; Mehdi Chayani; Caroline Delevoie; Xavier Granier, Dec 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02483393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1386,547 +1511,547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Blettery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brédif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une plateforme logicielle pour centraliser, enrichir et spatialiser des données hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Callieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance et renaissance d’une cathédrale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata Schema for 3D Data Publication and Archiving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aLTAG3D: A User-Friendly Metadata Documentation Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward FAIR Data Practices with the French National 3D Data Repository</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1955,758 +2080,758 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARIAH Annual Event 2023: Cultural Heritage Data as Humanities Research Data?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème numérique n-dame pour l’analyse et la mémorisation multi-dimensionnelle du chantier scientifique Notre-Dame-de-Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livio De Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Guillem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCAN’22 - 10e Séminaire de Conception Architecturale Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lyon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
+              <w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02496658v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094101v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Quantin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mehdi Chayani; Xavier Granier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MuséoHub 7 3D et Patrimoines, quels impacts sur la recherche? Quelles modalités pour la médiation?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Saint Omer, France. 2019</w:t>
+              <w:t xml:space="preserve">Rencontres du Consortium 3D SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nantes, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094101v2</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Heritage 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dariah annual Event</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rencontres de la TGIR Huma-Num</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Valpré, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2716,65 +2841,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publishing and Long-Term Archiving 3D Data in Humanities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,93 +2907,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Research Challenges in Cultural Heritage V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15190, Springer Nature Switzerland, pp.75-88, 2024, Lecture Notes in Computer Science, 978-3-031-78590-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-78590-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2878,147 +3003,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archivage pérenne des modèles numériques 3D pour les SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3028,409 +3153,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Calantropio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01683842v4</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
+                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02155055v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Boust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Bruseker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] European Commission; Horizon H2020 Projects. 2017, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526713v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3577,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>