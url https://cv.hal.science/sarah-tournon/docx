--- v2 (2026-04-25)
+++ v3 (2026-05-19)
@@ -1215,230 +1215,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
+                <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+                <w:t xml:space="preserve">Robert Vergnieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733470v1</w:t>
+                <w:t xml:space="preserve">hal-02733458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer les projets 3D collaboratifs en SHS ?</w:t>
+                <w:t xml:space="preserve">Le Conservatoire National des Données 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Vergnieux</w:t>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733458v1</w:t>
+                <w:t xml:space="preserve">hal-02733470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conservatoire national des Données 3D</w:t>
               </w:r>
@@ -1775,51 +1775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metadata Schema for 3D Data Publication and Archiving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,51 +1939,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2254,51 +2254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservatoire des Données 3D SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2379,51 +2379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONSERVATOIRE NATIONAL DES DONNÉES 3D SHS (CND3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2489,247 +2489,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02496658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Heritage 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Dariah annual Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926434v1</w:t>
+                <w:t xml:space="preserve">hal-01825264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Consortium</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Life cycle of 3d data for cultural heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dutailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dariah annual Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Visual Heritage 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825264v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consortium 3D SHS</w:t>
               </w:r>
@@ -2741,51 +2741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Tournon-Valiente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3043,64 +3043,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dutailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Eusèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3161,314 +3161,314 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chayani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Baillet</w:t>
+                <w:t xml:space="preserve">Pascal Bénistant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bourineau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
+                <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155055v1</w:t>
+                <w:t xml:space="preserve">hal-01683842v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Violette Abergel</w:t>
+                <w:t xml:space="preserve">Share - Publish - Store - Preserve. Methodologies, Tools and Challenges for 3D Use in Social Sciences and Humanities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Alaoui M'Darhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Baillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bourineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bénistant</w:t>
+                <w:t xml:space="preserve">Alessio Calantropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bergerot</w:t>
+                <w:t xml:space="preserve">Gabriella Carpentiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] CNRS; SHS. 2019, 204 p</w:t>
+              <w:t xml:space="preserve">European Commission; Horizon H2020 Projects. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-01683842v4</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital 3D Objects in Art and Humanities: challenges of creation, interoperability and preservation. White paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bergerot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3702,51 +3702,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300526v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane N&#233;roulidis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pouyet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miled Rousset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.09.016" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Delevoie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05576442v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Paolorsi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guillem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin R&#233;by" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217738v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pamart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/dh.20253167" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600322v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chapoulie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Baillet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dutailly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Tournon-Valiente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Volait" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/gch.20211414" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267055v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733458v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vergnieux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733470v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Grimaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Callieri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115874v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Eus&#232;be" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115897v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826931v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malavergne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Manuel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094101v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Quantin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496658v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864994v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78590-0_7" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683842v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;nistant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Alaoui M'Darhri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Calantropio" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Carpentiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526713v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alliez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Boust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Bruseker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>