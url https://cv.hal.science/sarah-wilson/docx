--- v1 (2026-03-27)
+++ v2 (2026-04-30)
@@ -250,161 +250,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
+                <w:t xml:space="preserve">Evolution of microsatellite instability testing in a population-based cohort of patients with colorectal cancer in France in the years leading up to official recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Merville</w:t>
+                <w:t xml:space="preserve">Lydia Guittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Gardy</w:t>
+                <w:t xml:space="preserve">Arnaud Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
+                <w:t xml:space="preserve">Benoît Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-025-14895-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008584v1</w:t>
+                <w:t xml:space="preserve">hal-05495663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
               </w:r>
@@ -518,402 +518,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Survival Impacted by One or Several Successive Cancers After Liver Transplantation? A French National Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs R. Briant</w:t>
+                <w:t xml:space="preserve">Ophelie Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Morello</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sérée</w:t>
+                <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (2), pp.e70109. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ctr.70109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988365v1</w:t>
+                <w:t xml:space="preserve">hal-05008584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of microsatellite instability testing in a population-based cohort of patients with colorectal cancer in France in the years leading up to official recommendations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Survival Impacted by One or Several Successive Cancers After Liver Transplantation? A French National Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs R. Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Morello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sérée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.1450. </w:t>
+              <w:t xml:space="preserve">Clinical Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.e70109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-025-14895-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ctr.70109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495663v1</w:t>
+                <w:t xml:space="preserve">hal-04988365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to primary care and mortality in excess for patients with cancer in France: Results from 21 French Cancer Registries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐valérie Guizard</w:t>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 130, pp.4096 - 4108. </w:t>
+              <w:t xml:space="preserve">, 2024, 130 (23), pp.4096-4108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cncr.35519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1194,529 +1194,529 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer Survival and Travel Time to Nearest Reference Care Center for 10 Cancer Sites: An Analysis of 21 French Cancer Registries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cancers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cancers15051516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional practice for COVID-19 risk reduction among health care workers: A cross-sectional study with matched case-control comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception, knowledge and protective practices for surgical staff handling antineoplastic drugs during HIPEC and PIPAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Mouet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jeanne-Leroyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Odinet-Raulin</w:t>
+                <w:t xml:space="preserve">Jean-Marc Guilloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0264232⟩</w:t>
+              <w:t xml:space="preserve">Pleura and peritoneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.77--86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pp-2021-0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05420278v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, knowledge and protective practices for surgical staff handling antineoplastic drugs during HIPEC and PIPAC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional practice for COVID-19 risk reduction among health care workers: A cross-sectional study with matched case-control comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Mouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeanne-Leroyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Benoist</w:t>
+                <w:t xml:space="preserve">France Borgey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Eveno</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guilloit</w:t>
+                <w:t xml:space="preserve">Emmanuelle Odinet-Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleura and peritoneum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pp-2021-0151⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (3), pp.e0264232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0264232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04420345v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05420278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la pandémie de COVID-19 sur les publications scientifiques médicales : une étude comparative entre la période pré pandémique et le début de la période de pandémie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04047257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1784,51 +1784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="318A58BC"/>
+    <w:nsid w:val="76A221BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1932,51 +1932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B0C5DE3"/>
+    <w:nsid w:val="DA266303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2166,51 +2166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5579-6996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988365v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denisenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehoussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05420278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeanne-Leroyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Borgey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Odinet-Raulin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264232" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420345v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2021-0151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04047257v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5579-6996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denisenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehoussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2021-0151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05420278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeanne-Leroyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Borgey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Odinet-Raulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04047257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>