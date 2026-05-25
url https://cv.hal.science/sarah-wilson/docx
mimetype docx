--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -384,295 +384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
+                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+                <w:t xml:space="preserve">Ophelie Merville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floriane Calocer</w:t>
+                <w:t xml:space="preserve">Olivier Dejardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rollot</w:t>
+                <w:t xml:space="preserve">Josephine Gardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
+                <w:t xml:space="preserve">Quentin Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
+              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339351v1</w:t>
+                <w:t xml:space="preserve">hal-05008584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of mortality tables by level of deprivation in the study of social inequalities in cancer survival</w:t>
+                <w:t xml:space="preserve">Influence of geographical accessibility to specialist and primary care givers on excess mortality of multiple sclerosis patients in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophelie Merville</w:t>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dejardin</w:t>
+                <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Gardy</w:t>
+                <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rollet</w:t>
+                <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (2), pp.213-223. </w:t>
+              <w:t xml:space="preserve">BMC Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10654-024-01199-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12883-025-04459-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008584v1</w:t>
+                <w:t xml:space="preserve">hal-05339351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Survival Impacted by One or Several Successive Cancers After Liver Transplantation? A French National Study</w:t>
               </w:r>
@@ -1073,77 +1073,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of socioeconomic status on excess mortality in patients with multiple sclerosis in France: A retrospective observational cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Calocer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Rollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fauvernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Remontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1784,51 +1784,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76A221BE"/>
+    <w:nsid w:val="BDA14428"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1932,51 +1932,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="DA266303"/>
+    <w:nsid w:val="3760518E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2166,51 +2166,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5579-6996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denisenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehoussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2021-0151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05420278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeanne-Leroyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Borgey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Odinet-Raulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04047257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarah-wilson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5579-6996" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Guittet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Gardy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Alves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-025-14895-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008584v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelie Merville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dejardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Gardy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01199-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05339351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Calocer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rollot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvernier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12883-025-04459-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988365v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s R. Briant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Morello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier S&#233;r&#233;e" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.70109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Launay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.35519" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wilson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denisenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lehoussel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e16131" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03875120v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Remontet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2022.100542" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198637v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15051516" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420345v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2021-0151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05420278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeanne-Leroyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Borgey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Odinet-Raulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0264232" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04047257v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>