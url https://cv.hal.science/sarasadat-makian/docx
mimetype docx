--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -135,2072 +135,2072 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Heritage Conservation and Shared Social Identity in Tourism Resilience</w:t>
+                <w:t xml:space="preserve">Women’s fight for equality in tourism and hospitality; insights from conservative cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupa Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Disruptions. Impacts, Responses and Resilience</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:t xml:space="preserve">Tourism Recreation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508281.2025.2490954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04949710v1</w:t>
+                <w:t xml:space="preserve">halshs-05069771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Future through Community Capacity Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Green grabbing and neofeudalism governance in ecotourism destinations: an insight from Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salar Kuhzady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Ethics and Responsible Community Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-05250797v1</w:t>
+              <w:t xml:space="preserve">Journal of Ecotourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14724049.2025.2455563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04949706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies of mixed methods research designs in tourism and hospitality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Medical tourist perceptions of hospitality across cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Edward Melville King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How To Use Mixed Methods In Tourism Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04887282v1</w:t>
+              <w:t xml:space="preserve">Consumer Behavior in Tourism and Hospitality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CBTH-10-2023-0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Tourism Development in Rural Areas: The Case of Community-based Lodges in Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identifying Sustainable Tourism Indicators of Urban Destinations in Developing Countries Using DEMATEL-ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
+                <w:t xml:space="preserve">Leila Jalalabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Planning and Development in the Middle East</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04107701v1</w:t>
+              <w:t xml:space="preserve">Journal of Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20900/jsr20240016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04577942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tourism communication in destination image formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Decisive determinants shaping nomadic tourism future development: The case of Shahsavan tribes in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vali Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Tourism and Social Media</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03628522v1</w:t>
+              <w:t xml:space="preserve">Journal of Global Hospitality and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.156-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/2771-5957.2.2.1026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight thinking and organizational learning: Scenario planning as a DMO crisis management tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of the Covid-19 vaccination on travel intentions: case of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasoul Shahabi Sorman Abadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational learning in tourism and hospitality crisis management</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03474866v1</w:t>
+              <w:t xml:space="preserve">Journal of Tourism Futures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JTF-05-2022-0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multidimensional interdisciplinary variables influencing tourist online purchasing intention at World Heritage City (City of Yazd, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Asadi Zarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Najjarzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43546-022-00399-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Factors of Nature-Based Tourism Future Development in Less-Developed Nature Destinations – Case study: Ardabil province of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographica Pannonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.211-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5937/gp27-44751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a Competitive and Sustainable Model for the Future of a Destination: Iran’s Tourism Competitiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hospitality and Tourism Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15256480.2022.2081279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agritourism as a multiplier factor for the development of Iran's rural communities: a mixed-method model to present consistent scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Recreation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508281.2022.2053935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future scenarios for improving Iran's overall destination image and attractiveness: A supply‐side perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futures &amp; foresight science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.e143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffo2.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural analysis of the development of the Iranian tourism market employing a MICMAC approach: a new long-range planning method to attract the ASEAN international tourist market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hospitality and Tourism Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.393-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JHTI-04-2020-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02951844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current challenges facing ecotourism development in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tourismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.123-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26650/jot.2021.7.1.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green grabbing and neofeudalism governance in ecotourism destinations: an insight from Iran</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Role of Heritage Conservation and Shared Social Identity in Tourism Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laleh Ramezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmet McLoughlin; Domhnall Melly; James Hanrahan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecotourism</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04949706v1</w:t>
+              <w:t xml:space="preserve">Travel Disruptions. Impacts, Responses and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.5-17, 2025, 9781032720555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781032720555-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04949710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s fight for equality in tourism and hospitality; insights from conservative cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Shaping the Future through Community Capacity Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Tavousi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmad Albattat; Razaq Raj; Yasin Bilim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Recreation Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-05069771v1</w:t>
+              <w:t xml:space="preserve">Tourism Ethics and Responsible Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goodfellow Publishers Ltd, pp.80-96, 2025, 978-1-915097-92-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.28799938.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05250797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical tourist perceptions of hospitality across cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Typologies of mixed methods research designs in tourism and hospitality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Mason; Marcjanna Augustyn; Arthur Seakhoa-King. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Behavior in Tourism and Hospitality</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04646872v1</w:t>
+              <w:t xml:space="preserve">How To Use Mixed Methods In Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.17-30, 2024, Geography, Planning and Tourism, 9781035314089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035314096.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04887282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Sustainable Tourism Indicators of Urban Destinations in Developing Countries Using DEMATEL-ISM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Sustainable Tourism Development in Rural Areas: The Case of Community-based Lodges in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Borouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainability Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04577942v1</w:t>
+              <w:t xml:space="preserve">Tourism Planning and Development in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.44-60, 2022, 978-1-78924-913-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04107701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional interdisciplinary variables influencing tourist online purchasing intention at World Heritage City (City of Yazd, Iran)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Online tourism communication in destination image formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Najjarzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03958114v1</w:t>
+              <w:t xml:space="preserve">Handbook on Tourism and Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.68-80, 2022, 9781800371408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800371415.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Covid-19 vaccination on travel intentions: case of Iran</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Foresight thinking and organizational learning: Scenario planning as a DMO crisis management tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rasoul Shahabi Sorman Abadi</w:t>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tourism Futures </w:t>
-[...734 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Organizational learning in tourism and hospitality crisis management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.107-118, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110679120-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03283468v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2218,51 +2218,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Ecotourism in Iran : Climate change, Governance, and Sustainability Case Study : Ardabil Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geography. Université Grenoble Alpes [2020-..], 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025GRALH014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2321,64 +2321,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foresight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nematpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.326-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,51 +2444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la communication touristique en ligne sur l'image de la destination : étude de cas l’Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="888322A8"/>
+    <w:nsid w:val="AA6544ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2827,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarasadat-makian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949710v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Bagheri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasadat Makian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Ramezani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032720555-2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250797v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavousi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.28799938.10" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314096.00008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Borouj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hanifezadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800371415.00012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110679120-007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ghaderi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Kuhzady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14724049.2025.2455563" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupa Sinha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2025.2490954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Edward Melville King" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CBTH-10-2023-0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jalalabadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Qezelbash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20240016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Asadi Zarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Najjarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00399-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953605v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Shahabi Sorman Abadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JTF-05-2022-0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Nemati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2771-5957.2.2.1026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp27-44751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687619v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Khodadadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15256480.2022.2081279" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628284v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Rostami" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Faraji" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2022.2053935" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHTI-04-2020-0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/jot.2021.7.1.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05369407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.foresight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01834378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarasadat-makian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ghaderi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Bagheri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasadat Makian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupa Sinha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2025.2490954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Kuhzady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14724049.2025.2455563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Edward Melville King" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CBTH-10-2023-0183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jalalabadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Qezelbash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20240016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hanifezadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2771-5957.2.2.1026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Shahabi Sorman Abadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JTF-05-2022-0147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Asadi Zarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Najjarzadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00399-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp27-44751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Khodadadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15256480.2022.2081279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Rostami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Faraji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2022.2053935" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezaei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHTI-04-2020-0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/jot.2021.7.1.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Ramezani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032720555-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavousi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.28799938.10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314096.00008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Borouj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800371415.00012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110679120-007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05369407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.foresight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01834378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>