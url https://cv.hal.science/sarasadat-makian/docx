--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -135,2072 +135,2072 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women’s fight for equality in tourism and hospitality; insights from conservative cultures</w:t>
+                <w:t xml:space="preserve">Shaping the Future through Community Capacity Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+                <w:t xml:space="preserve">Maryam Tavousi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmad Albattat; Razaq Raj; Yasin Bilim. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Recreation Research</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Tourism Ethics and Responsible Community Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Goodfellow Publishers Ltd, pp.80-96, 2025, 978-1-915097-92-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/jj.28799938.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05069771v1</w:t>
+                <w:t xml:space="preserve">halshs-05250797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green grabbing and neofeudalism governance in ecotourism destinations: an insight from Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring the Role of Heritage Conservation and Shared Social Identity in Tourism Resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laleh Ramezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmet McLoughlin; Domhnall Melly; James Hanrahan. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecotourism</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04949706v1</w:t>
+              <w:t xml:space="preserve">Travel Disruptions. Impacts, Responses and Resilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Routledge, pp.5-17, 2025, 9781032720555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781032720555-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04949710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical tourist perceptions of hospitality across cultures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Typologies of mixed methods research designs in tourism and hospitality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Mason; Marcjanna Augustyn; Arthur Seakhoa-King. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consumer Behavior in Tourism and Hospitality</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04646872v1</w:t>
+              <w:t xml:space="preserve">How To Use Mixed Methods In Tourism Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.17-30, 2024, Geography, Planning and Tourism, 9781035314089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035314096.00008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04887282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Sustainable Tourism Indicators of Urban Destinations in Developing Countries Using DEMATEL-ISM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sustainable Tourism Development in Rural Areas: The Case of Community-based Lodges in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashkan Borouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Jalalabadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
+                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainability Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04577942v1</w:t>
+              <w:t xml:space="preserve">Tourism Planning and Development in the Middle East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.44-60, 2022, 978-1-78924-913-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04107701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decisive determinants shaping nomadic tourism future development: The case of Shahsavan tribes in Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Online tourism communication in destination image formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Global Hospitality and Tourism</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04238017v1</w:t>
+              <w:t xml:space="preserve">Handbook on Tourism and Social Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.68-80, 2022, 9781800371408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781800371415.00012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of the Covid-19 vaccination on travel intentions: case of Iran</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Foresight thinking and organizational learning: Scenario planning as a DMO crisis management tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rasoul Shahabi Sorman Abadi</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tourism Futures </w:t>
-[...797 lines deleted...]
-                <w:t xml:space="preserve">hal-03283468v1</w:t>
+              <w:t xml:space="preserve">Organizational learning in tourism and hospitality crisis management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Gruyter, pp.107-118, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110679120-007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Role of Heritage Conservation and Shared Social Identity in Tourism Resilience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Green grabbing and neofeudalism governance in ecotourism destinations: an insight from Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salar Kuhzady</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travel Disruptions. Impacts, Responses and Resilience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04949710v1</w:t>
+              <w:t xml:space="preserve">Journal of Ecotourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14724049.2025.2455563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04949706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping the Future through Community Capacity Development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Women’s fight for equality in tourism and hospitality; insights from conservative cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupa Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Ethics and Responsible Community Development</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-05250797v1</w:t>
+              <w:t xml:space="preserve">Tourism Recreation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508281.2025.2490954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05069771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologies of mixed methods research designs in tourism and hospitality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Medical tourist perceptions of hospitality across cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahed Ghaderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Edward Melville King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">How To Use Mixed Methods In Tourism Research</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-04887282v1</w:t>
+              <w:t xml:space="preserve">Consumer Behavior in Tourism and Hospitality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/CBTH-10-2023-0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04646872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Tourism Development in Rural Areas: The Case of Community-based Lodges in Iran</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identifying Sustainable Tourism Indicators of Urban Destinations in Developing Countries Using DEMATEL-ISM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Jalalabadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism Planning and Development in the Middle East</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04107701v1</w:t>
+              <w:t xml:space="preserve">Journal of Sustainability Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20900/jsr20240016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04577942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online tourism communication in destination image formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multidimensional interdisciplinary variables influencing tourist online purchasing intention at World Heritage City (City of Yazd, Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Asadi Zarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Najjarzadeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook on Tourism and Social Media</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03628522v1</w:t>
+              <w:t xml:space="preserve">SN Business &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (2), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43546-022-00399-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foresight thinking and organizational learning: Scenario planning as a DMO crisis management tool</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Decisive determinants shaping nomadic tourism future development: The case of Shahsavan tribes in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vali Nemati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organizational learning in tourism and hospitality crisis management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Gruyter, pp.107-118, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Global Hospitality and Tourism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.156-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5038/2771-5957.2.2.1026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of the Covid-19 vaccination on travel intentions: case of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasoul Shahabi Sorman Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tourism Futures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JTF-05-2022-0147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03953605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key Factors of Nature-Based Tourism Future Development in Less-Developed Nature Destinations – Case study: Ardabil province of Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Bagheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hossein Qezelbash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geographica Pannonica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.211-227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5937/gp27-44751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agritourism as a multiplier factor for the development of Iran's rural communities: a mixed-method model to present consistent scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afsaneh Rostami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Faraji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tourism Recreation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02508281.2022.2053935⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing a Competitive and Sustainable Model for the Future of a Destination: Iran’s Tourism Competitiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hospitality and Tourism Administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15256480.2022.2081279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Future scenarios for improving Iran's overall destination image and attractiveness: A supply‐side perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futures &amp; foresight science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (1), pp.e143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ffo2.143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03792595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural analysis of the development of the Iranian tourism market employing a MICMAC approach: a new long-range planning method to attract the ASEAN international tourist market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Nematpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masood Khodadadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasser Rezaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hospitality and Tourism Insights</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (4), pp.393-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JHTI-04-2020-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02951844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current challenges facing ecotourism development in Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarasadat Makian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Hanifezadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Tourismology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.123-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110679120-007⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">⟨10.26650/jot.2021.7.1.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474866v1</w:t>
+                <w:t xml:space="preserve">hal-03283468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2218,51 +2218,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future of Ecotourism in Iran : Climate change, Governance, and Sustainability Case Study : Ardabil Province</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geography. Université Grenoble Alpes [2020-..], 2025. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025GRALH014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2321,64 +2321,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foresight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Nematpour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.326-329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2444,51 +2444,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la communication touristique en ligne sur l'image de la destination : étude de cas l’Iran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarasadat Makian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2596,51 +2596,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA6544ED"/>
+    <w:nsid w:val="6BD4F499"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2827,51 +2827,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarasadat-makian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069771v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ghaderi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Bagheri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasadat Makian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupa Sinha" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2025.2490954" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949706v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Kuhzady" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14724049.2025.2455563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Edward Melville King" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CBTH-10-2023-0183" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577942v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jalalabadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Qezelbash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20240016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238017v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Nemati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hanifezadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2771-5957.2.2.1026" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953605v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Shahabi Sorman Abadi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JTF-05-2022-0147" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958114v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Asadi Zarch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Najjarzadeh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00399-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238014v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp27-44751" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematpour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Khodadadi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15256480.2022.2081279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628284v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Rostami" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Faraji" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2022.2053935" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792595v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951844v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezaei" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHTI-04-2020-0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283468v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/jot.2021.7.1.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949710v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Ramezani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032720555-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavousi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.28799938.10" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314096.00008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Borouj" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800371415.00012" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110679120-007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05369407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.foresight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01834378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarasadat-makian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavousi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasadat Makian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.28799938.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Bagheri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Ramezani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032720555-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314096.00008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Borouj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hanifezadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800371415.00012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110679120-007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ghaderi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Kuhzady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14724049.2025.2455563" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupa Sinha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2025.2490954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Edward Melville King" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CBTH-10-2023-0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jalalabadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Qezelbash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20240016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Asadi Zarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Najjarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00399-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Nemati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2771-5957.2.2.1026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Shahabi Sorman Abadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JTF-05-2022-0147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp27-44751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Rostami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Faraji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2022.2053935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Khodadadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15256480.2022.2081279" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHTI-04-2020-0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/jot.2021.7.1.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05369407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.foresight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01834378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>