--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1,2541 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2489 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sarasadat Makian </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sarasadat-makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9935-5877</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=ZubHYFUAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping the Future through Community Capacity Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Tavousi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmad Albattat; Razaq Raj; Yasin Bilim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Ethics and Responsible Community Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Ltd, pp.80-96, 2025, 978-1-915097-92-7. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.28799938.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05250797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Role of Heritage Conservation and Shared Social Identity in Tourism Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laleh Ramezani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmet McLoughlin; Domhnall Melly; James Hanrahan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travel Disruptions. Impacts, Responses and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.5-17, 2025, 9781032720555. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781032720555-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologies of mixed methods research designs in tourism and hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Mason; Marcjanna Augustyn; Arthur Seakhoa-King. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">How To Use Mixed Methods In Tourism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.17-30, 2024, Geography, Planning and Tourism, 9781035314089. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035314096.00008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04887282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable Tourism Development in Rural Areas: The Case of Community-based Lodges in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Borouj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Hanifezadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Planning and Development in the Middle East</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.44-60, 2022, 978-1-78924-913-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04107701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online tourism communication in destination image formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Tourism and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.68-80, 2022, 9781800371408. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800371415.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight thinking and organizational learning: Scenario planning as a DMO crisis management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organizational learning in tourism and hospitality crisis management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.107-118, 2021, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110679120-007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Future of Ecotourism in Iran : Climate change, Governance, and Sustainability Case Study : Ardabil Province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geography. Université Grenoble Alpes [2020-..], 2025. English. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2025GRALH014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05369407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Women’s fight for equality in tourism and hospitality; insights from conservative cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupa Sinha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Recreation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02508281.2025.2490954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05069771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green grabbing and neofeudalism governance in ecotourism destinations: an insight from Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salar Kuhzady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecotourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14724049.2025.2455563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04949706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical tourist perceptions of hospitality across cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahed Ghaderi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Edward Melville King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer Behavior in Tourism and Hospitality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/CBTH-10-2023-0183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04646872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying Sustainable Tourism Indicators of Urban Destinations in Developing Countries Using DEMATEL-ISM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Jalalabadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Qezelbash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sustainability Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20900/jsr20240016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional interdisciplinary variables influencing tourist online purchasing intention at World Heritage City (City of Yazd, Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Asadi Zarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Najjarzadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SN Business &amp; Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s43546-022-00399-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decisive determinants shaping nomadic tourism future development: The case of Shahsavan tribes in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vali Nemati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Hanifezadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Qezelbash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Hospitality and Tourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (2), pp.156-176. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2771-5957.2.2.1026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04238017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of the Covid-19 vaccination on travel intentions: case of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Qezelbash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasoul Shahabi Sorman Abadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourism Futures </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JTF-05-2022-0147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Factors of Nature-Based Tourism Future Development in Less-Developed Nature Destinations – Case study: Ardabil province of Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Bagheri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Qezelbash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Pannonica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (3), pp.211-227. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5937/gp27-44751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04238014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agritourism as a multiplier factor for the development of Iran's rural communities: a mixed-method model to present consistent scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afsaneh Rostami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Faraji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tourism Recreation Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02508281.2022.2053935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Competitive and Sustainable Model for the Future of a Destination: Iran’s Tourism Competitiveness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hospitality and Tourism Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15256480.2022.2081279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future scenarios for improving Iran's overall destination image and attractiveness: A supply‐side perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Ghaffari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Futures &amp; foresight science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.e143. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ffo2.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03792595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural analysis of the development of the Iranian tourism market employing a MICMAC approach: a new long-range planning method to attract the ASEAN international tourist market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masood Khodadadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Rezaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Insights</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (4), pp.393-417. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JHTI-04-2020-0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02951844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current challenges facing ecotourism development in Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Hanifezadeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tourismology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (1), pp.123-140. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26650/jot.2021.7.1.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foresight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Nematpour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Tourism Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.326-329. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781800377486.foresight⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'effet de la communication touristique en ligne sur l'image de la destination : étude de cas l’Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarasadat Makian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01834378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2596,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BD4F499"/>
+    <w:nsid w:val="3278EDDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2827,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarasadat-makian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250797v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavousi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasadat Makian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.28799938.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949710v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Bagheri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Ramezani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032720555-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887282v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematpour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314096.00008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107701v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Borouj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hanifezadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800371415.00012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474866v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110679120-007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ghaderi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Kuhzady" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14724049.2025.2455563" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069771v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupa Sinha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2025.2490954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646872v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Edward Melville King" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CBTH-10-2023-0183" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jalalabadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Qezelbash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20240016" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958114v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Asadi Zarch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Najjarzadeh" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00399-9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238017v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Nemati" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2771-5957.2.2.1026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Shahabi Sorman Abadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JTF-05-2022-0147" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238014v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp27-44751" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Rostami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Faraji" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2022.2053935" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Khodadadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15256480.2022.2081279" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.143" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951844v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezaei" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHTI-04-2020-0053" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283468v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/jot.2021.7.1.0007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05369407v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881274v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.foresight" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01834378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sarasadat-makian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9935-5877" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=ZubHYFUAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05250797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Tavousi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarasadat Makian" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.28799938.10" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949710v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Bagheri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Ramezani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781032720555-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04887282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Nematpour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035314096.00008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04107701v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Borouj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Hanifezadeh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628522v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800371415.00012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474866v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110679120-007" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05369407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALH014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05069771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahed Ghaderi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupa Sinha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2025.2490954" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salar Kuhzady" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14724049.2025.2455563" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04646872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Edward Melville King" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/CBTH-10-2023-0183" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04577942v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Jalalabadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Qezelbash" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20900/jsr20240016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Asadi Zarch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Najjarzadeh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43546-022-00399-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vali Nemati" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2771-5957.2.2.1026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953605v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasoul Shahabi Sorman Abadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JTF-05-2022-0147" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238014v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5937/gp27-44751" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628284v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afsaneh Rostami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Faraji" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02508281.2022.2053935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687619v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masood Khodadadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghaffari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15256480.2022.2081279" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03792595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ffo2.143" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02951844v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Rezaei" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JHTI-04-2020-0053" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283468v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26650/jot.2021.7.1.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881274v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800377486.foresight" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01834378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>