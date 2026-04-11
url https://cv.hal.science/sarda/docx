--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -1365,295 +1365,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The introduction of auditory signals in Chinese and French narratives: Perspectival center and focus structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un brouillard flotte au fond du ravin – Les prédicats de quelques noms météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne (CH), France. pp.12015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419112015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870520v1</w:t>
+                <w:t xml:space="preserve">hal-04870551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un brouillard flotte au fond du ravin – Les prédicats de quelques noms météorologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Directional Encoding of Visual and Auditory Events in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870551v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Directional Encoding of Visual and Auditory Events in English</w:t>
+                <w:t xml:space="preserve">The introduction of auditory signals in Chinese and French narratives: Perspectival center and focus structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Aquilina</w:t>
+                <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+                <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">SLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Worshop : Encoding perception across languages: New insights and new methods, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913556v1</w:t>
+                <w:t xml:space="preserve">hal-04870520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et phénomènes météorologiques</w:t>
               </w:r>
@@ -1721,51 +1721,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions existentielles et stratégies alternatives pour exprimer l’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude: L'existence en langue et en discours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dao Huy Linh et Florence Lefeuvre, Oct 2024, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1954,51 +1954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring directional deixis through parallel corpora: On the French verb arriver and its counterparts in Chinese, English, German, Italian, Hungarian and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2440,191 +2440,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaphores (in)fidèles : analyse contrastive en langue et en genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Pronominal Chains: Contrastive approach in Language and Genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches contrastives des chaînes de référence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">French in Comparison: The Comparative Approach from Historical Linguistics to Language Pedagogy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Berkeley (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02336260v1</w:t>
+                <w:t xml:space="preserve">halshs-03950376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Pronominal Chains: Contrastive approach in Language and Genre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaphores (in)fidèles : analyse contrastive en langue et en genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French in Comparison: The Comparative Approach from Historical Linguistics to Language Pedagogy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Berkeley (CA), United States</w:t>
+              <w:t xml:space="preserve">Approches contrastives des chaînes de référence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03950376v1</w:t>
+                <w:t xml:space="preserve">hal-02336260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
               </w:r>
@@ -4308,51 +4308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existential Constructions across Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure SARDA &amp; Ludovica LENA. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamin Publishing Compagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4776,64 +4776,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apparition du bruit dans le récit : perception auditive, directionnalité et construction présentative en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia KANANOVICH, Rémi Yirmeyan BELEM, Christelle LACASSAIN, Fabrice MARSAC, Béatrice VAXELAIRE, Georges KLEIBER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la perception : de l'expérience au linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4888,51 +4888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existential constructions : In search of a definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Sarda &amp; Ludovica Lena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existential Constructions across Languages Forms, meanings and functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
@@ -5067,217 +5067,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
+                <w:t xml:space="preserve">Introduction: The description of motion events On deixis, asymmetries and constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des « Classiques » depuis la Chine et la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarda L. &amp; Fagard B. (eds). Neglected Aspects of Motion Events Description: Deixis, Asymmetries, Constructions. John Benjamins (HCP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2022, Human Cognitive Processing, 9789027211033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.72.01sar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706124v1</w:t>
+                <w:t xml:space="preserve">hal-03507317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The description of motion events On deixis, asymmetries and constructions</w:t>
+                <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arslangul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xie Jing; Julien Zurbach. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarda L. &amp; Fagard B. (eds). Neglected Aspects of Motion Events Description: Deixis, Asymmetries, Constructions. John Benjamins (HCP).</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des « Classiques » depuis la Chine et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.299-320, 2022, 978-2-38072-067-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/hcp.72.01sar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03507317v1</w:t>
+                <w:t xml:space="preserve">hal-03706124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying the transitivity roles of postverbal prepositional phrases : the participant/circumstance interface</w:t>
               </w:r>
@@ -5356,199 +5356,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00632714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexion et indexation. Introduction</w:t>
+                <w:t xml:space="preserve">Espace et structures locatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">in Sarda, L., Vigier, D., Combettes, B. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Fuchs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-18, 2016, collection Langages</w:t>
+              <w:t xml:space="preserve"> L'espace de La Jalousie Traduire, transférer, transposer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, 2016, Bibliothèque de Syntaxe et Sémantique, 978-2-84133-777-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01584986v1</w:t>
+                <w:t xml:space="preserve">hal-01318809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et structures locatives</w:t>
+                <w:t xml:space="preserve">Connexion et indexation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Catherine Fuchs. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Sarda, L., Vigier, D., Combettes, B. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L'espace de La Jalousie Traduire, transférer, transposer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, 2016, Bibliothèque de Syntaxe et Sémantique, 978-2-84133-777-4</w:t>
+              <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2016, collection Langages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318809v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t>
               </w:r>
@@ -5907,204 +5907,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01242151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et francais en sur et on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du CMLF'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Directions actuelles en linguistique du texte : actes du colloque internation "Le texte : modèles, méthodes, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1088, Casa Cartii de Stiinta, pp.255 - 268, 2010, 978-973-133-745-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00602763v1</w:t>
+                <w:t xml:space="preserve">hal-02451169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et francais en sur et on</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Neveu., V. Muni-Toké., J. Durand., T. Klingler, L. Mondada et S. Prévost (éds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directions actuelles en linguistique du texte : actes du colloque internation "Le texte : modèles, méthodes, perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du CMLF'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, ILF, pp. 2057-2073., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451169v1</w:t>
+                <w:t xml:space="preserve">halshs-00602763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Ways to be Located in French and Serbian : the Role of Fictive Motion in the Expression of Static Location</w:t>
               </w:r>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.02sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0723-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-013-9279-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419112015" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#193;lvarez Prendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336260v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03706124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.01sar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51143" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goffic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/article77e8.html?id_article=1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242151v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.20.10aur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.02sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0723-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-013-9279-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419112015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#193;lvarez Prendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.01sar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03706124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51143" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6862" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goffic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/article77e8.html?id_article=1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242151v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.20.10aur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>