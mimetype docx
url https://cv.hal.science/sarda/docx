--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -100,226 +100,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t>
+                <w:t xml:space="preserve">Similarités et différences entre trois verbes quasi-synonymes : arriver, parvenir et atteindre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Synonymie verbale et constructions verbales concurrentes, 2 (121), pp.61-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696675v1</w:t>
+                <w:t xml:space="preserve">hal-03924657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarités et différences entre trois verbes quasi-synonymes : arriver, parvenir et atteindre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Synonymie verbale et constructions verbales concurrentes, 2 (121), pp.61-90. </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924657v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référence, qualification et distribution de l’information : approche contrastive français / anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -366,51 +366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French motion verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.68 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -587,51 +587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pynte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,51 +920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la position phrastique sur les fonctions et valeurs des SP adverbiaux : l'exemple des SP en sur et dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches fonctionnelles de la structuration des textes. Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,51 +1106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adverbiaux prépositionnels en dans : exploration en corpus de la notion de contenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Espace, Préposition, Cognition, http://corela.edel.univ-poitiers.fr/index.php?id=911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1188,51 +1188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Rricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Cornish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,51 +1270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement des cadres spatiaux dans les résumés de films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 148 : Les Adverbiaux Cadratifs, pp.61-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1365,407 +1365,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un brouillard flotte au fond du ravin – Les prédicats de quelques noms météorologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Perception et phénomènes météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rencontres Clesthia / Lattice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Legallois et Florence Lefeuvre, May 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870551v1</w:t>
+                <w:t xml:space="preserve">hal-04870597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Directional Encoding of Visual and Auditory Events in English</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un brouillard flotte au fond du ravin – Les prédicats de quelques noms météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CMLF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lausanne (CH), France. pp.12015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419112015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913556v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The introduction of auditory signals in Chinese and French narratives: Perspectival center and focus structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Worshop : Encoding perception across languages: New insights and new methods, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et phénomènes météorologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">On the Directional Encoding of Visual and Auditory Events in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anetta Kopecka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Clesthia / Lattice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Legallois et Florence Lefeuvre, May 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870597v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructions existentielles et stratégies alternatives pour exprimer l’existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude: L'existence en langue et en discours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dao Huy Linh et Florence Lefeuvre, Oct 2024, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallèlement' in space, time and discourse: a diachronic and contrastive approach in French / English / Spanish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Álvarez Prendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1885,51 +1885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">With or without : asymmetries in meaning components of manner of motion verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1954,90 +1954,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring directional deixis through parallel corpora: On the French verb arriver and its counterparts in Chinese, English, German, Italian, Hungarian and Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMED (Neglected Aspects of Motion-Event Description) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yo Matsumoto &amp; Takahiro Morita, Nov 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2056,208 +2056,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between verb and noun in the domain of motion: arrive/arrival in English and French.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ressemblances et différences : étude des verbes arriver, parvenir et atteindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neglected Aspect of Motion Event Description 2020 (NAMED) – «De/constructing Motion Events »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Verbes synonymes et constructions verbales concurrentes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507417v1</w:t>
+                <w:t xml:space="preserve">hal-03507384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressemblances et différences : étude des verbes arriver, parvenir et atteindre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relations between verb and noun in the domain of motion: arrive/arrival in English and French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Verbes synonymes et constructions verbales concurrentes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Neglected Aspect of Motion Event Description 2020 (NAMED) – «De/constructing Motion Events »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507384v1</w:t>
+                <w:t xml:space="preserve">hal-03507417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the manner/path complementarityin light of French data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives sur l’aspect : du modèle slave vers les autres langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,51 +2282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,51 +2377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The noun-verb continuum : a closer look at congruence and construal in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESFLC2019 European Systemic Functional Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Filipe Alexandre (Host) Polytechnic of Leiria/ESECS CELGA-ILTEC/University of Coimbra, Jul 2019, Leira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,51 +2446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Pronominal Chains: Contrastive approach in Language and Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2541,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores (in)fidèles : analyse contrastive en langue et en genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches contrastives des chaînes de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,51 +2610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2735,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural asymmetry in the expression of Source and Goal in French: from lexical semantics to discourse strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> NINJAL International Symposium: Typology and Cognition in motion event descriptions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matsumoto Yo, Jan 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2804,64 +2804,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’inexistence dans quelques langues romanes et germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master en linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eva Lavric, May 2015, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,51 +2886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le statut informationnel des constituants périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The participant/circumstance interface : an analysis of post-verbal prepositional phrases in modern French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cohesion and coherence in text comprehension and text production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3145,51 +3145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The division of labour between posture verbs and fictive motion in the expression of static location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3240,51 +3240,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adverbiaux dans la partie droite de la phrase : entre participants et circonstants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier séminaire national de l'AFLSH (Association Française de la Linguistique Systémique Fonctionnelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3322,51 +3322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3400,51 +3400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et français en sur et on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3495,51 +3495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contrastive study of the informational role of left detached adverbials in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISA 2008 : Contrastive Information Structure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,303 +3558,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèses sur le rôle des adverbiaux cadratifs dans la grammaticalisation des connecteurs : étude de parallèlement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Étude diachronique de la préposition dans : des emplois spatiaux-temporels aux emplois abstraits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SFL, Paris 8.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, France</w:t>
+              <w:t xml:space="preserve">Autour de la préposition(position, valeurs, statut et catégories apparentées à travers les langues)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00198943v1</w:t>
+                <w:t xml:space="preserve">halshs-00198985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diachronique de la préposition dans : des emplois spatiaux-temporels aux emplois abstraits ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en &amp;quot;par&amp;quot; et &amp;quot;à travers&amp;quot; dans la perspective de l'encadrement du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la préposition(position, valeurs, statut et catégories apparentées à travers les langues)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">Les constructions détachées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Timisoara, Roumanie. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00198985v1</w:t>
+                <w:t xml:space="preserve">halshs-00272901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en &amp;quot;par&amp;quot; et &amp;quot;à travers&amp;quot; dans la perspective de l'encadrement du discours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hypothèses sur le rôle des adverbiaux cadratifs dans la grammaticalisation des connecteurs : étude de parallèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les constructions détachées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Timisoara, Roumanie. pp.41-56</w:t>
+              <w:t xml:space="preserve">Séminaire SFL, Paris 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00272901v1</w:t>
+                <w:t xml:space="preserve">halshs-00198943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERBES REFERENTIELS VS. RELATIONNELS : VERBES DE MOUVEMENT TRANSITIFS. PERSPECTIVES POUR UNE APPROCHE INTERLANGUE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion projet Trajectoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,51 +3879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts pour l'analyse des verbes de mouvement en français. Constructions intransitives et transitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion du projet Trajectoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3948,51 +3948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitting, standing, lying or fictively moving: the correlation between posture verbs and fictive motion in a cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4056,51 +4056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pynte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4295,64 +4295,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existential Constructions across Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure SARDA &amp; Ludovica LENA. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamin Publishing Compagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neglected Aspects of Motion Events Description: Deixis, Asymmetries, Constructions. John Benjamins, HCP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4458,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours. Revue de linguistique, psycholinguistique et informatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4630,51 +4630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverbials in use : from predicative to discourse functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,77 +4763,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apparition du bruit dans le récit : perception auditive, directionnalité et construction présentative en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia KANANOVICH, Rémi Yirmeyan BELEM, Christelle LACASSAIN, Fabrice MARSAC, Béatrice VAXELAIRE, Georges KLEIBER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la perception : de l'expérience au linguistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4875,64 +4875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existential constructions : In search of a definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laure Sarda &amp; Ludovica Lena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existential Constructions across Languages Forms, meanings and functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
@@ -4987,51 +4987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a continuum from categorical to thetic judgment: Indefinite subjects and locatives in Hungarian and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Gécseg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarda, Laure &amp; Lena, Ludovica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existential Constructions across Languages : Forms, meanings and functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
@@ -5067,531 +5067,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The description of motion events On deixis, asymmetries and constructions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arslangul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Xie Jing; Julien Zurbach. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sarda L. &amp; Fagard B. (eds). Neglected Aspects of Motion Events Description: Deixis, Asymmetries, Constructions. John Benjamins (HCP).</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des « Classiques » depuis la Chine et la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Kimé, pp.299-320, 2022, 978-2-38072-067-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507317v1</w:t>
+                <w:t xml:space="preserve">hal-03706124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Introduction: The description of motion events On deixis, asymmetries and constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés croisés, passés composés. Perspectives à partir des « Classiques » depuis la Chine et la France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sarda L. &amp; Fagard B. (eds). Neglected Aspects of Motion Events Description: Deixis, Asymmetries, Constructions. John Benjamins (HCP).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-21, 2022, Human Cognitive Processing, 9789027211033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.72.01sar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706124v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the transitivity roles of postverbal prepositional phrases : the participant/circumstance interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Espace et structures locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Banks; Janet Ormrod. </w:t>
+              <w:t xml:space="preserve">Catherine Fuchs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles études sur la transitivité en français : une perspective systémique fonctionnelle</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.113-138, 2016, 978-2-343-07120-6</w:t>
+              <w:t xml:space="preserve"> L'espace de La Jalousie Traduire, transférer, transposer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, 2016, Bibliothèque de Syntaxe et Sémantique, 978-2-84133-777-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00632714v1</w:t>
+                <w:t xml:space="preserve">hal-01318809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et structures locatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Connexion et indexation. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Catherine Fuchs. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Sarda, L., Vigier, D., Combettes, B. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L'espace de La Jalousie Traduire, transférer, transposer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, 2016, Bibliothèque de Syntaxe et Sémantique, 978-2-84133-777-4</w:t>
+              <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2016, collection Langages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318809v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01584986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connexion et indexation. Introduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Identifying the transitivity roles of postverbal prepositional phrases : the participant/circumstance interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">in Sarda, L., Vigier, D., Combettes, B. (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">David Banks; Janet Ormrod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t>
+              <w:t xml:space="preserve">Nouvelles études sur la transitivité en français : une perspective systémique fonctionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENS Éditions</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-18, 2016, collection Langages</w:t>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-138, 2016, 978-2-343-07120-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01584986v1</w:t>
+                <w:t xml:space="preserve">halshs-00632714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hilgert, Emilia; Palma, Silvia; Frath, Pierre; Daval, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res per nomen V : Négation et référence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2016, 2374960218</w:t>
@@ -5620,51 +5620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et perception : l'observateur invisible omniprésent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5713,251 +5713,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local adverbials to discourse markers: three case studies in the diachrony of French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverbials : from predicative to discourse functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Sarda; Shirley Carter-Thomas; Benjamin Fagard; Michel Charolles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatic Approaches to Text Structuring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Adverbials in Use : From Predicative to Discourse Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.17-34, 2014, Corpora and language in use, 978-2-87558-306-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242141v1</w:t>
+                <w:t xml:space="preserve">halshs-01242151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverbials : from predicative to discourse functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">From local adverbials to discourse markers: three case studies in the diachrony of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adverbials in Use : From Predicative to Discourse Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.17-34, 2014, Corpora and language in use, 978-2-87558-306-2</w:t>
+              <w:t xml:space="preserve">Pragmatic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242151v2</w:t>
+                <w:t xml:space="preserve">halshs-01242141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et francais en sur et on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6008,51 +6008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Neveu., V. Muni-Toké., J. Durand., T. Klingler, L. Mondada et S. Prévost (éds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du CMLF'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, ILF, pp. 2057-2073., 2010, </w:t>
@@ -6103,51 +6103,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Ways to be Located in French and Serbian : the Role of Fictive Motion in the Expression of Static Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Brala Vukovic &amp; L. Gruic Grmusa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Time in Language and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.39-60, 2009</w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallèlement des emplois spatiaux et temporels aux emplois additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6400,51 +6400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en par et à travers dans la perspective de l'encadrement du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6499,51 +6499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Expression of Semantic Components and the Nature of Ground Entity in Orientation Motion Verbs: a Cross-Linguistic Account based on French and Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Aurnague, Maya Hickmann and Laure Vieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Categorization of Spatial Entities in Language and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, pp.123-149, 2007, Human Cognitive Processing 20</w:t>
@@ -6572,51 +6572,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en par et à travers dans la perspective de l'encadrement du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6690,51 +6690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARALLELEMENT : DE L'ESPACE AU TEMPS PUIS A L'ENONCIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6797,51 +6797,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE LA SEMANTIQUE DE L'ESPACE ET DU TEMPS : ANALYSE DES VERBES DE DEPLACEMENT TRANSITIFS DIRECTS DU FRANÇAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.02sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0723-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-013-9279-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870551v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419112015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#193;lvarez Prendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507317v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.01sar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03706124v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51143" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318809v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584986v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6862" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goffic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/article77e8.html?id_article=1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242151v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.20.10aur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.02sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0723-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-013-9279-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419112015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#193;lvarez Prendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03706124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.01sar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goffic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/article77e8.html?id_article=1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242151v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.20.10aur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>