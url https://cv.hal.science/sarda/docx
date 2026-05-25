--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -17,59 +17,83 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Laure Sarda </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CV 2017 mars</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -100,226 +124,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similarités et différences entre trois verbes quasi-synonymes : arriver, parvenir et atteindre</w:t>
+                <w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Machteld Meulleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0087⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924657v1</w:t>
+                <w:t xml:space="preserve">hal-03696675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’usage existentiel des verbes de perception</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Similarités et différences entre trois verbes quasi-synonymes : arriver, parvenir et atteindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 138, </w:t>
+              <w:t xml:space="preserve">Cahiers de Lexicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Synonymie verbale et constructions verbales concurrentes, 2 (121), pp.61-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202213811002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-14565-3.p.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696675v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référence, qualification et distribution de l’information : approche contrastive français / anglais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -366,51 +390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French motion verbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.68 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -438,252 +462,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03350824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the road go up the mountain? Fictive motion between linguistic conventions and cognitive motivations</w:t>
+                <w:t xml:space="preserve">Does the road go up the mountain ? Fictive motion between linguistic conventions and cognitive motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 16 (Suppl 1), pp.S221-S225</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01241342v1</w:t>
+                <w:t xml:space="preserve">hal-01458753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the road go up the mountain ? Fictive motion between linguistic conventions and cognitive motivations</w:t>
+                <w:t xml:space="preserve">Does the road go up the mountain? Fictive motion between linguistic conventions and cognitive motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 16 (Suppl 1), pp.S221-S225</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10339-015-0723-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458753v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01241342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect on Comprehension of Preposed versus Postposed Adverbial Phrases</w:t>
               </w:r>
@@ -695,51 +719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pynte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -920,51 +944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact de la position phrastique sur les fonctions et valeurs des SP adverbiaux : l'exemple des SP en sur et dans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,51 +1026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches fonctionnelles de la structuration des textes. Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1106,51 +1130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adverbiaux prépositionnels en dans : exploration en corpus de la notion de contenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Espace, Préposition, Cognition, http://corela.edel.univ-poitiers.fr/index.php?id=911</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1169,191 +1193,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00664276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fonctionnement des cadres spatiaux dans les résumés de films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francis Cornish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 148 : Les Adverbiaux Cadratifs, pp.61-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793937v1</w:t>
+                <w:t xml:space="preserve">halshs-00067816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement des cadres spatiaux dans les résumés de films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Prescriptions d’itinéraires : rôles de l’organisation spatio-temporelle, de la structure référentielle, de la mémoire et du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Rricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cornish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 148 : Les Adverbiaux Cadratifs, pp.61-79</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00067816v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1365,126 +1389,126 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception et phénomènes météorologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">With or without : asymmetries in meaning components of manner of motion verbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Clesthia / Lattice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dominique Legallois et Florence Lefeuvre, May 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">SLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870597v1</w:t>
+                <w:t xml:space="preserve">hal-04869960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un brouillard flotte au fond du ravin – Les prédicats de quelques noms météorologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMLF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lausanne (CH), France. pp.12015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1544,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Worshop : Encoding perception across languages: New insights and new methods, Aug 2024, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1639,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yana Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anetta Kopecka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFLiCo 9 - "Embodied and Ecolinguistic Approaches to Cognitive Linguistics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,273 +1726,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructions existentielles et stratégies alternatives pour exprimer l’existence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Perception et phénomènes météorologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude: L'existence en langue et en discours </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dao Huy Linh et Florence Lefeuvre, Oct 2024, Paris Université Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Rencontres Clesthia / Lattice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dominique Legallois et Florence Lefeuvre, May 2024, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870609v1</w:t>
+                <w:t xml:space="preserve">hal-04870597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallèlement' in space, time and discourse: a diachronic and contrastive approach in French / English / Spanish</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Constructions existentielles et stratégies alternatives pour exprimer l’existence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMET : Espace, Métaphore et Traduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laure Sarda (CNRS, Lattice, ENS-PSL et Sorbonne Nouvelle); Eric Corre (Sorbonne Nouvelle, PRISMES – Langues, Textes, Arts et Cultures du Monde Anglophone); Aurore Montébran (Lattice, ENS-PSL et Sorbonne Nouvelle); Emma Àlvarez-Prendes (Université d’Oviedo, Lattice), May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude: L'existence en langue et en discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dao Huy Linh et Florence Lefeuvre, Oct 2024, Paris Université Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819332v1</w:t>
+                <w:t xml:space="preserve">hal-04870609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With or without : asymmetries in meaning components of manner of motion verbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Parallèlement' in space, time and discourse: a diachronic and contrastive approach in French / English / Spanish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Álvarez Prendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ESMET : Espace, Métaphore et Traduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laure Sarda (CNRS, Lattice, ENS-PSL et Sorbonne Nouvelle); Eric Corre (Sorbonne Nouvelle, PRISMES – Langues, Textes, Arts et Cultures du Monde Anglophone); Aurore Montébran (Lattice, ENS-PSL et Sorbonne Nouvelle); Emma Àlvarez-Prendes (Université d’Oviedo, Lattice), May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869960v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring directional deixis through parallel corpora: On the French verb arriver and its counterparts in Chinese, English, German, Italian, Hungarian and Russian</w:t>
               </w:r>
@@ -1993,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAMED (Neglected Aspects of Motion-Event Description) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Yo Matsumoto &amp; Takahiro Morita, Nov 2022, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2056,208 +2080,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03952843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressemblances et différences : étude des verbes arriver, parvenir et atteindre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relations between verb and noun in the domain of motion: arrive/arrival in English and French.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Verbes synonymes et constructions verbales concurrentes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Neglected Aspect of Motion Event Description 2020 (NAMED) – «De/constructing Motion Events »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507384v1</w:t>
+                <w:t xml:space="preserve">hal-03507417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between verb and noun in the domain of motion: arrive/arrival in English and French.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ressemblances et différences : étude des verbes arriver, parvenir et atteindre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neglected Aspect of Motion Event Description 2020 (NAMED) – «De/constructing Motion Events »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Verbes synonymes et constructions verbales concurrentes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03507417v1</w:t>
+                <w:t xml:space="preserve">hal-03507384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the manner/path complementarityin light of French data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives sur l’aspect : du modèle slave vers les autres langues.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2282,51 +2306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2377,51 +2401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The noun-verb continuum : a closer look at congruence and construal in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESFLC2019 European Systemic Functional Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marta Filipe Alexandre (Host) Polytechnic of Leiria/ESECS CELGA-ILTEC/University of Coimbra, Jul 2019, Leira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2446,51 +2470,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Pronominal Chains: Contrastive approach in Language and Genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2565,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaphores (in)fidèles : analyse contrastive en langue et en genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Approches contrastives des chaînes de référence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,51 +2634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel corpora as a tool for the analysis of existential constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,51 +2759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural asymmetry in the expression of Source and Goal in French: from lexical semantics to discourse strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> NINJAL International Symposium: Typology and Cognition in motion event descriptions.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matsumoto Yo, Jan 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2804,64 +2828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de l’inexistence dans quelques langues romanes et germaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de master en linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eva Lavric, May 2015, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur le statut informationnel des constituants périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2968,51 +2992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The participant/circumstance interface : an analysis of post-verbal prepositional phrases in modern French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3076,51 +3100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Cohesion and coherence in text comprehension and text production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Osnabrück, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3145,51 +3169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The division of labour between posture verbs and fictive motion in the expression of static location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3240,51 +3264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les adverbiaux dans la partie droite de la phrase : entre participants et circonstants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier séminaire national de l'AFLSH (Association Française de la Linguistique Systémique Fonctionnelle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3322,51 +3346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, La Nouvelle-Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3400,51 +3424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et français en sur et on</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3495,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contrastive study of the informational role of left detached adverbials in English and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISA 2008 : Contrastive Information Structure Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3558,303 +3582,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude diachronique de la préposition dans : des emplois spatiaux-temporels aux emplois abstraits ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hypothèses sur le rôle des adverbiaux cadratifs dans la grammaticalisation des connecteurs : étude de parallèlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de la préposition(position, valeurs, statut et catégories apparentées à travers les langues)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
+              <w:t xml:space="preserve">Séminaire SFL, Paris 8.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00198985v1</w:t>
+                <w:t xml:space="preserve">halshs-00198943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en &amp;quot;par&amp;quot; et &amp;quot;à travers&amp;quot; dans la perspective de l'encadrement du discours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude diachronique de la préposition dans : des emplois spatiaux-temporels aux emplois abstraits ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les constructions détachées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Timisoara, Roumanie. pp.41-56</w:t>
+              <w:t xml:space="preserve">Autour de la préposition(position, valeurs, statut et catégories apparentées à travers les langues)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00272901v1</w:t>
+                <w:t xml:space="preserve">halshs-00198985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypothèses sur le rôle des adverbiaux cadratifs dans la grammaticalisation des connecteurs : étude de parallèlement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en &amp;quot;par&amp;quot; et &amp;quot;à travers&amp;quot; dans la perspective de l'encadrement du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire SFL, Paris 8.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, France</w:t>
+              <w:t xml:space="preserve">Les constructions détachées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Timisoara, Roumanie. pp.41-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00198943v1</w:t>
+                <w:t xml:space="preserve">halshs-00272901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VERBES REFERENTIELS VS. RELATIONNELS : VERBES DE MOUVEMENT TRANSITIFS. PERSPECTIVES POUR UNE APPROCHE INTERLANGUE.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion projet Trajectoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3879,51 +3903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepts pour l'analyse des verbes de mouvement en français. Constructions intransitives et transitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunion du projet Trajectoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3948,51 +3972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitting, standing, lying or fictively moving: the correlation between posture verbs and fictive motion in a cross-linguistic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4056,51 +4080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saveria Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Pynte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4295,51 +4319,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existential Constructions across Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4383,51 +4407,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neglected Aspects of Motion Events Description: Deixis, Asymmetries, Constructions. John Benjamins, HCP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4458,51 +4482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4555,51 +4579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours. Revue de linguistique, psycholinguistique et informatique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4630,51 +4654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adverbials in use : from predicative to discourse functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4763,51 +4787,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apparition du bruit dans le récit : perception auditive, directionnalité et construction présentative en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lamarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existential constructions : In search of a definition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovica Lena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4987,51 +5011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a continuum from categorical to thetic judgment: Indefinite subjects and locatives in Hungarian and French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zsuzsanna Gécseg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarda, Laure &amp; Lena, Ludovica. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Existential Constructions across Languages : Forms, meanings and functions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 76, </w:t>
@@ -5073,51 +5097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrainte et liberté dans la langue : expression de l’espace et du temps en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arslangul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5159,51 +5183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: The description of motion events On deixis, asymmetries and constructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5257,341 +5281,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espace et structures locatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Identifying the transitivity roles of postverbal prepositional phrases : the participant/circumstance interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Fuchs. </w:t>
+              <w:t xml:space="preserve">David Banks; Janet Ormrod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> L'espace de La Jalousie Traduire, transférer, transposer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Caen, 2016, Bibliothèque de Syntaxe et Sémantique, 978-2-84133-777-4</w:t>
+              <w:t xml:space="preserve">Nouvelles études sur la transitivité en français : une perspective systémique fonctionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-138, 2016, 978-2-343-07120-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318809v1</w:t>
+                <w:t xml:space="preserve">halshs-00632714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexion et indexation. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Sarda, L., Vigier, D., Combettes, B. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Connexion et indexation. Ces liens qui tissent le texte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ENS Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-18, 2016, collection Langages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01584986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the transitivity roles of postverbal prepositional phrases : the participant/circumstance interface</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Espace et structures locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Banks; Janet Ormrod. </w:t>
+              <w:t xml:space="preserve">Catherine Fuchs. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles études sur la transitivité en français : une perspective systémique fonctionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> L'espace de La Jalousie Traduire, transférer, transposer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Caen, 2016, Bibliothèque de Syntaxe et Sémantique, 978-2-84133-777-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Harmattan</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-00632714v1</w:t>
+                <w:t xml:space="preserve">hal-01318809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être ou ne pas être. Constructions existentielles sans inversion et négation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machteld Meulleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hilgert, Emilia; Palma, Silvia; Frath, Pierre; Daval, René. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Res per nomen V : Négation et référence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPURE, 2016, 2374960218</w:t>
@@ -5620,51 +5644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et perception : l'observateur invisible omniprésent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5713,441 +5737,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01317992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverbials : from predicative to discourse functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From local adverbials to discourse markers: three case studies in the diachrony of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adverbials in Use : From Predicative to Discourse Functions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.17-34, 2014, Corpora and language in use, 978-2-87558-306-2</w:t>
+              <w:t xml:space="preserve">Pragmatic Approaches to Text Structuring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242151v2</w:t>
+                <w:t xml:space="preserve">halshs-01242141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From local adverbials to discourse markers: three case studies in the diachrony of French</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adverbials : from predicative to discourse functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laure Sarda; Shirley Carter-Thomas; Benjamin Fagard; Michel Charolles. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pragmatic Approaches to Text Structuring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Adverbials in Use : From Predicative to Discourse Functions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.17-34, 2014, Corpora and language in use, 978-2-87558-306-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01242141v1</w:t>
+                <w:t xml:space="preserve">halshs-01242151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et francais en sur et on</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Neveu., V. Muni-Toké., J. Durand., T. Klingler, L. Mondada et S. Prévost (éds.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Directions actuelles en linguistique du texte : actes du colloque internation "Le texte : modèles, méthodes, perspectives"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes du CMLF'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, ILF, pp. 2057-2073., 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451169v1</w:t>
+                <w:t xml:space="preserve">halshs-00602763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complément de la localisation spatiale : entre argument et adjoint.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Rôle informationnel et textuel des adverbiaux détachés : exemples anglais et francais en sur et on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shirley Carter-Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du CMLF'10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Directions actuelles en linguistique du texte : actes du colloque internation "Le texte : modèles, méthodes, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1088, Casa Cartii de Stiinta, pp.255 - 268, 2010, 978-973-133-745-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00602763v1</w:t>
+                <w:t xml:space="preserve">hal-02451169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Many Ways to be Located in French and Serbian : the Role of Fictive Motion in the Expression of Static Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Brala Vukovic &amp; L. Gruic Grmusa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space and Time in Language and Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.39-60, 2009</w:t>
@@ -6176,51 +6200,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallèlement des emplois spatiaux et temporels aux emplois additifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6256,367 +6280,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01404323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing spatial entities with frontal orientation: the role of function, motion and saliency in the processing of the French Internal Localization Nouns 'avant/devant</w:t>
+                <w:t xml:space="preserve">The Expression of Semantic Components and the Nature of Ground Entity in Orientation Motion Verbs: a Cross-Linguistic Account based on French and Korean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Aurnague</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Michel Aurnague; Maya Hickmann; Laure Vieu. </w:t>
+                <w:t xml:space="preserve">Injoo Choi-Jonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Sarda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Aurnague, Maya Hickmann and Laure Vieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The categorization of spatial entities in language and cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Categorization of Spatial Entities in Language and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Benjamins, pp.123-149, 2007, Human Cognitive Processing 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078681v1</w:t>
+                <w:t xml:space="preserve">halshs-00198589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en par et à travers dans la perspective de l'encadrement du discours</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">N. Flaux et D. Stosic. </w:t>
+                <w:t xml:space="preserve">Categorizing spatial entities with frontal orientation: the role of function, motion and saliency in the processing of the French Internal Localization Nouns 'avant/devant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aurnague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Borillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Aurnague; Maya Hickmann; Laure Vieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les constructions détachées : entre langue et discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The categorization of spatial entities in language and cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, John Benjamins Publishing Company, pp.153-175, 2007, Human Cognitive Processing, 978 90 272 2374 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/hcp.20.10aur⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00383964v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Expression of Semantic Components and the Nature of Ground Entity in Orientation Motion Verbs: a Cross-Linguistic Account based on French and Korean</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en par et à travers dans la perspective de l'encadrement du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Michel Aurnague, Maya Hickmann and Laure Vieu. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dejan Stosic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. Flaux et D. Stosic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Categorization of Spatial Entities in Language and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, John Benjamins, pp.123-149, 2007, Human Cognitive Processing 20</w:t>
+              <w:t xml:space="preserve">Les constructions détachées : entre langue et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artois Presses Université, pp.41-56, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00198589v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00383964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les compléments spatiaux dynamiques détachés en tête : analyse des compléments en par et à travers dans la perspective de l'encadrement du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Stosic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6690,51 +6714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARALLELEMENT : DE L'ESPACE AU TEMPS PUIS A L'ENONCIATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Charolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6797,51 +6821,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A L'ETUDE DE LA SEMANTIQUE DE L'ESPACE ET DU TEMPS : ANALYSE DES VERBES DE DEPLACEMENT TRANSITIFS DIRECTS DU FRANÇAIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Sarda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Toulouse le Mirail - Toulouse II, 1999. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7037,51 +7061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924657v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.02sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241342v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0723-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458753v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-013-9279-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067816v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419112015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#193;lvarez Prendes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869960v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507384v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507417v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198985v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272901v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03706124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.01sar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584986v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632714v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51143" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goffic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/article77e8.html?id_article=1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242151v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242141v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451169v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602763v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.20.10aur" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383964v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696675v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Machteld Meulleman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sarda" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202213811002" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924657v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14565-3.p.0087" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507368v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Carter-Thomas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tl.082.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350824v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.66.02sar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458753v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Stosic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fagard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241342v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-015-0723-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Pynte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10936-013-9279-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01662672v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Broucqsault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Gaillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dumonceaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Torrents" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddt272" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664075v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01241449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8164" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00664276v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00067816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Rricalens" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cornish" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869960v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870551v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419112015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Lena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lamarre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Aquilina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anetta Kopecka" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870609v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819332v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma &#193;lvarez Prendes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Corre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507384v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995773v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arslangul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952744v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336260v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03989057v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carlier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Cappelle" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249745v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496294v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397681v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465429v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868542v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982125v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552963v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01760350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010251" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384951v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513359v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198985v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00272901v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198953v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198948v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324717v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Bilhaut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Borillo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Enjalbert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952982v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com/catalog/hcp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507333v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432006v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Combettes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.6847" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01432020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-04988796v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cipa-asbl.be/page/home" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952958v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03952911v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna G&#233;cseg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inalco.hal.science/hal-03706124v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.72.01sar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632714v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51143" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01584986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/enseditions/6862" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667160v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317992v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Goffic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unicaen.fr/puc/html/article77e8.html?id_article=1002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242151v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602763v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451169v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482170v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404323v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00198589v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Injoo Choi-Jonin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078681v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aurnague" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Champagne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/hcp.20.10aur" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383964v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00196805v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00472823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00067804v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>