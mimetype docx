--- v0 (2026-03-15)
+++ v1 (2026-05-17)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chickpeas’ Cooking Wastewater as an Alternative Source of Galacto-Oligosaccharides for Improving the Freeze-Dried Resistance of Lactic Acid Bacteria</w:t>
+                <w:t xml:space="preserve">Mechanistic study of the differences in lactic acid bacteria resistance to freeze- or spray-drying and storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Passot</w:t>
+                <w:t xml:space="preserve">Maite Gagneten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Nuno Martins</w:t>
+                <w:t xml:space="preserve">Carolina Schebor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (6), pp.1490-1500. </w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 108 (1), pp.361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00253-024-13186-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607490v1</w:t>
+                <w:t xml:space="preserve">hal-04607503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic study of the differences in lactic acid bacteria resistance to freeze- or spray-drying and storage</w:t>
+                <w:t xml:space="preserve">Chickpeas’ Cooking Wastewater as an Alternative Source of Galacto-Oligosaccharides for Improving the Freeze-Dried Resistance of Lactic Acid Bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Gagneten</w:t>
+                <w:t xml:space="preserve">Stephanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Passot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Cenard</w:t>
+                <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Schebor</w:t>
+                <w:t xml:space="preserve">Gonçalo Nuno Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 108 (1), pp.361. </w:t>
+              <w:t xml:space="preserve">ACS Food Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (6), pp.1490-1500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00253-024-13186-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsfoodscitech.4c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607503v1</w:t>
+                <w:t xml:space="preserve">hal-04607490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into the mechanisms of L. salivarius CECT5713 resistance to freeze-dried storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Guerrero Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -963,51 +963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2289,90 +2289,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for improving freeze-drying resistance of bacteria: Modulating membrane properties during fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Passot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Lieben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarrah Ghorbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2414,77 +2414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell membrane fluidity : its significance for freezing resistance of lactic acid bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Passot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2708,51 +2708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607490v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Nuno Martins" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Schebor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13186-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Olivares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104556" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.10.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah S. Ghorbal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. El Arbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05114.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04506044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04486007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607503v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Gagneten" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Passot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cenard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah Ghorbal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Schebor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13186-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Passot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lieben" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Nuno Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsfoodscitech.4c00120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395152v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Guerrero Sanchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Campoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Olivares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2023.104556" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03774627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#8208;Lan&#8208;Phuong Nguyen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine B&#233;al" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-B&#233;rion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.3299" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03639449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bouix" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saulou-Berion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.24553" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628916v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.10.005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195510v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.10.019" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Velly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Beinsteiner" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-6152-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Landaud-Liautaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Talbot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111138" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001088v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle M. Bouix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarrah S. Ghorbal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12117" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000753v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. El Arbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes A. Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2011.05114.x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485453v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Fayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lameloise" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Delacroix-Buchet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777539v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04485929v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Velly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596725v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lacroix" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Pernelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04506044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04486007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536530v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gautier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>