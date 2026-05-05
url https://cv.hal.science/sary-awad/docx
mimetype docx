--- v0 (2026-03-22)
+++ v1 (2026-05-05)
@@ -200,3367 +200,3341 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable biodiesel production from waste cooking oil: Process design and techno-economic comparison of homogeneous and heterogeneous catalysis</w:t>
+                <w:t xml:space="preserve">A Review on Modified Montmorillonite-Based Catalysts for Biofuel and Recycled Carbon Fuel Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Yaghi</w:t>
+                <w:t xml:space="preserve">Ouahiba Madjeda Mecelti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hosni Takache</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2026.104775⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 31 (2), pp.339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules31020339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05501047v1</w:t>
+                <w:t xml:space="preserve">hal-05575510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Biodiesel Production via Heterogeneous Catalysts: Synthesis, Current Advances, and Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sustainable biodiesel production from waste cooking oil: Process design and techno-economic comparison of homogeneous and heterogeneous catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Yaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chidiac</w:t>
+                <w:t xml:space="preserve">Hosni Takache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Grekov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sary Awad</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Youssef El Rayess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clean Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41, pp.104775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cleantechnol7030062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2026.104775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369033v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating water using the hot air of condensers and tubes-and-fins heat exchangers – Thermodynamic modeling and parametric study with economic and environmental insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview of Biodiesel Production via Heterogeneous Catalysts: Synthesis, Current Advances, and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Yaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Al Takash</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jalal Faraj</w:t>
+                <w:t xml:space="preserve">Sandra Chidiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sary Awad</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+                <w:t xml:space="preserve">Youssef El Rayess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Zgheib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unconventional Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uncres.2025.100146⟩</w:t>
+              <w:t xml:space="preserve">Clean Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cleantechnol7030062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086895v1</w:t>
+                <w:t xml:space="preserve">hal-05369033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive recent review and practical insights on the usage of advanced materials and enhancement strategies in thermoelectric applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heating water using the hot air of condensers and tubes-and-fins heat exchangers – Thermodynamic modeling and parametric study with economic and environmental insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Al Takash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Darwiche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103354⟩</w:t>
+              <w:t xml:space="preserve">Unconventional Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.100146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uncres.2025.100146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074002v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable Energy Potential: Second-Generation Biomass as Feedstock for Bioethanol Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andrès</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29071619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of the Non-Energetic Valorization Possibilities of Plastic Waste via Thermochemical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazem Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Al Takash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Faraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (7), pp.1460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma17071460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on bio-oil recovery from biobased building insulation materials and its upgrading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayik Abdillah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayik Abdillah</w:t>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3001 (1), pp.020001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0185966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techno-enviro-economic analysis of second-generation bioethanol at plant-scale by different pre-treatments of biomass from palm oil waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasbi Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widodo Wahyu Purwanto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management: X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecmx.2023.100522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioethanol production from dilute acid hydrolysis of cassava peels, sugar beet pulp, and green macroalgae ( Ulva lactuca )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chidiebere Millicent Igwebuike</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1145-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17597269.2024.2336328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on continuous biomass hydrothermal liquefaction systems: process design and operating parameters effects on biocrude</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A comprehensive recent review and practical insights on the usage of advanced materials and enhancement strategies in thermoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shaito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101260⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.103354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2024.103354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04593790v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+                <w:t xml:space="preserve">A review on continuous biomass hydrothermal liquefaction systems: process design and operating parameters effects on biocrude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moeen El Bast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.101260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2023.101260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04567660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chaotic Transport in Three-Dimensional Reactors Operating in Open Flows for Continuous Biodiesel Production from Rapeseed Oil: Numerical and Experimental Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13369-023-08117-9⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.2285-2298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-02025-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807508v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaseous and Particulate matter emissions from the combustion of biomass-based insulation materials at end-of-life in a small-scale biomass heating boiler</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Transesterification Reaction in a Three-Dimensional Chaotic Mixer-Based Continuous Reactor: Kinetics Study and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El-Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lamine Boukhalkhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derradji Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 338, pp.127182. </w:t>
+              <w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48 (12), pp.16233-16241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.127182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13369-023-08117-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594483v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative algorithmic approach of determining the overall heat transfer coefficient of concentric tube heat exchangers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gaseous and Particulate matter emissions from the combustion of biomass-based insulation materials at end-of-life in a small-scale biomass heating boiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.107077⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 338, pp.127182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.127182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746728v1</w:t>
+                <w:t xml:space="preserve">hal-04594483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution onto a raw and steam-activated biochar derived from recycled textiles insulation panels at end-of-life: Kinetic, isotherm and fixed-bed experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Innovative algorithmic approach of determining the overall heat transfer coefficient of concentric tube heat exchangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samer Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jalal Faraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ramadan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103830⟩</w:t>
+              <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148, pp.107077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.107077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04808489v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Adsorption of ibuprofen from aqueous solution onto a raw and steam-activated biochar derived from recycled textiles insulation panels at end-of-life: Kinetic, isotherm and fixed-bed experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioEnergy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.103830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2023.103830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652863v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental Investigation on the Supercritical Rapeseed Methanolysis for Biofuel Production: Effects of the Operating Conditions on the Bio-oil Viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
+              <w:t xml:space="preserve">BioEnergy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.1304-1315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12155-021-10330-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652832v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of biomass-based insulation materials in buildings: Current status in France, end-of-life projections and energy recovery potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimization of bio-oil production from Pistacia lentiscus seed liquefaction and its effect on diesel engine performance and pollutant emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (8), pp.3359-3372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00913-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470528v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some studies on reducing carbon dioxide emission from a CRDI engine with hydrogen and a carbon capture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiyagarajan Subramanian</w:t>
+                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47 (62), pp.26746-26757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2021.12.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Sustainability of biomass-based insulation materials in buildings: Current status in France, end-of-life projections and energy recovery potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Rabbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2021.111962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03886265v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Towards the Production of High Added-Value Products from the Pyrolysis and Steam Pyro-Gasification of Five Biomass-Based Building Insulation Materials at End-of-Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Rabbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Villot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-022-01989-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652254v1</w:t>
+                <w:t xml:space="preserve">hal-03886265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Steps Methanolysis and Ethanolysis of Olive Pomace Oil Using olivepomace-based Heterogeneous Acid Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ayadi</w:t>
+                <w:t xml:space="preserve">Cindy Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 296, pp.120678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fuel.2021.120678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Inoculum to Substrate Ratio to Recover Energy from Cassava Wastes Through Anaerobic Digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lamine Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (4), pp.1891-1900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-020-01151-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lab-scale anaerobic digestion of cassava peels: the first step of energy recovery from cassava waste and water hyacinth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (9), pp.1438-1451. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2019.1670266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling pyrolysis process for PP and HDPE inside thermogravimetric analyzer coupled with differential scanning calorimeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shawki Mazloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Allam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 176, pp.121468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 reduction in a common rail direct injection engine using the combined effect of low carbon biofuels, hydrogen and a post combustion carbon capture system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shanmugam Thiyagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Sonthalia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Sources, Part A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-20. </w:t>
@@ -3598,90 +3572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneous acid catalyst preparation from olive pomace and its use for olive pomace oil esterification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3722,373 +3696,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling plastic heating and melting in a semi-batch pyrolysis reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Aboumsallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 283, pp.116375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2020.116375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654150v1</w:t>
+                <w:t xml:space="preserve">hal-04652254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental Study on the Esterification of Fat Trap Grease in a Continuous Reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (12), pp.6697-6707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-019-00905-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660910v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04654150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of Biogas from Olive Pomace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaovi Sylvestre Ahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evergreen Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (2), pp.228 - 233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,2901 +4090,2931 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimization of oleaginous seeds liquefaction using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Hadhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Setyo Moersidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
+              <w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (6), pp.2655-2667. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13399-020-00681-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02269913v1</w:t>
+                <w:t xml:space="preserve">hal-04660910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Akilbenza clay from Cameroon and its performance for the removal of copper(II) ions from aqueous solution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental study on the effects of feedstock on the properties of biodiesel using multiple linear regressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aulia Qisthi Mairizal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoko Hartono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setyo Moersidik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-09502-9⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.375-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.06.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660810v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02269913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Continuous Biodiesel Production Process Using a Chaotic Mixer-Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boukhalkhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lasbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (11), pp.6159-6168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-019-00880-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization of Akilbenza clay from Cameroon and its performance for the removal of copper(II) ions from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernest Kentsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Fon Abi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horace Manga Ngomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius Nsami Ndi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (29), pp.36487-36497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-09502-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02270051v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Pistacia lentiscus Oil Transesterification Process Using Central Composite Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (9), pp.2575-2581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-018-0257-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic study of transesterification using particle swarm optimization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heliyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 5 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e02146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of emission, combustion and energy performance of a novel diesel/colza oil fuel microemulsion in a direct injection diesel engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Study of the effects of regeneration of USY zeolite on the catalytic cracking of polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaurav Upreti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03181⟩</w:t>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 244, pp.704-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2018.11.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926971v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gasoline and Diesel-like fuel production by continuous catalytic pyrolysis of waste polyethylene and polypropylene mixtures over USY zeolite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 224, pp.764-773. </w:t>
+              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926957v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive model of the diesel engine operating in dual-fuel mode fuelled with different gaseous fuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alloune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220, pp.599 - 606. </w:t>
+              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.02.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731264v1</w:t>
+                <w:t xml:space="preserve">hal-01560839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance, combustion and exhaust emissions characteristics investigation using Citrullus colocynthis L. biodiesel in DI diesel engine</w:t>
+                <w:t xml:space="preserve">Experimental investigation of emission, combustion and energy performance of a novel diesel/colza oil fuel microemulsion in a direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Alloune</w:t>
+                <w:t xml:space="preserve">Somaiyeh Heidari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balistrou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Reza Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Energy Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 91 (3), pp.434-444. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.10923-10932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joei.2017.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b03181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560839v1</w:t>
+                <w:t xml:space="preserve">hal-01926971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Gasoline and Diesel-like fuel production by continuous catalytic pyrolysis of waste polyethylene and polypropylene mixtures over USY zeolite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 224, pp.764-773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2018.03.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731275v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and energy recovery solutions of end-of-life reverse osmosis (RO) membrane materials: A sustainable approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Heating rate effects on pyrolytic vapors from scrap truck tires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Balistrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béchir Chaouachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 123, pp.419 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735113v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01731275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the influence of a biodiesel (waste cooking oil) on the performance and exhaust emissions of a compression ignition engine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Recycling and energy recovery solutions of end-of-life reverse osmosis (RO) membrane materials: A sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pontié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumaïma Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Chaouachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.50.361-378⟩</w:t>
+              <w:t xml:space="preserve">Desalination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 423, pp.30 - 40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.desal.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270044v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental study of catalytic pyrolysis of polyethylene and polypropylene over USY zeolite and separation to gasoline and diesel-like fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 127, pp.31 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731269v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of catalytic pyrolysis of polyethylene and polypropylene over USY zeolite and separation to gasoline and diesel-like fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the influence of a biodiesel (waste cooking oil) on the performance and exhaust emissions of a compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bendriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Kezrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Lasbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4-6), pp.361-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.50.361-378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735119v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation of the equivalence ratio influence on combustion, performance and exhaust emissions of a dual fuel diesel engine operating on synthetic biogas fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z. Aklouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bentebbiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152, pp.291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2017.09.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261585v1</w:t>
+                <w:t xml:space="preserve">hal-01731269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the simultaneous lipids transesterification and cellulosic matter liquefaction of oleaginous seeds of Pistacia atlantica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Kahine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 124, pp.369 - 376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2016.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01446458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of pistacia lentiscus biodiesel as a fuel for direct injection diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 108, pp.392-399. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pyrolytic oil production by catalytic pyrolysis of refuse-derived fuels: Investigation of low cost catalysts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Experimental assessment of performance and emissions maps for biodiesel fueled compression ignition engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kezrane Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sary Awad</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.320-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2015.10.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260875v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of heating power on the scrap tires pyrolysis derived oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Pyrolytic oil production by catalytic pyrolysis of refuse-derived fuels: Investigation of low cost catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.014⟩</w:t>
+              <w:t xml:space="preserve">Fuel Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140, pp.32--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuproc.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260874v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Effect of heating power on the scrap tires pyrolysis derived oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 69 (SI), pp.826-836. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.10--17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2015.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206901v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Free Fatty Acids and Short Chain Alcohols on Conversion of Waste Cooking Oil to Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Edwin Geo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,51 +7074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7155,617 +7159,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560828v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of biodiesel production from animal fat residue in wastewater using response surface methodology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on the combustion, performance and pollutant emissions of biodiesel from animal fat residues on a direct injection diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 129, pp.315-320. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 69 (SI), pp.826-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.11.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2014.03.078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935908v1</w:t>
+                <w:t xml:space="preserve">hal-01206901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations on the use of waste animal fats as fuel on DI diesel engine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Optimization of biodiesel production from animal fat residue in wastewater using response surface methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Petroleum Technology and Alternative Fuels (JPTAF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5897/JPTAF⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129, pp.315-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2012.11.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01735145v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations on the use of waste animal fats as fuel on DI diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bousbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 106, pp.558-568. </w:t>
+              <w:t xml:space="preserve">Journal of Petroleum Technology and Alternative Fuels (JPTAF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5897/JPTAF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00935907v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on a Compression Ignition Engine Using Animal Fats and Vegetable Oil as Fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Single zone combustion modeling of biodiesel from wastes in diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Geo Varuvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4005660⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 106, pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2012.11.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935915v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Investigations on a Compression Ignition Engine Using Animal Fats and Vegetable Oil as Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Bousbaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Liazid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Energy Resources Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (2), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4005660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biodiesel elaboration from municipal fat wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (10), pp.1347-1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30638/eemj.2010.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7775,989 +7883,985 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunflower Seeds Liquefaction for Bio-char Production: Parametric Optimization via Full Factorial Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference on Sustainable Energy-Water-Environment Nexus in Desert Climates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Qatar environment and energy research Institute, Nov 2021, Doha, Qatar. pp.399-407, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76081-6_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the production of biodiesel from Nannochloropsis oceanica microalgae and its engine tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rios Sergio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Pruvost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Virtual European Biomass Conference and Exhibition (e-EUBCE 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETA Florence, Jul 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de l’ester méthylique à partir des déchets de l’industrie oléicole en utilisant des catalyseurs solides</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
+              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361691v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling plastic pyrolysis inside a semi-batch reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mapping of potential Indonesia's oil palm biomass for producing second generation bioethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasbi Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Widodo Purwanto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362092v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on the Use of Activated Carbon-supported Solid Acid Catalyst on the Methanolysis and Ethanolysis of Olive Pomace Oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Nurul Anisa Saragih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manef Abderrabba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of potential Indonesia's oil palm biomass for producing second generation bioethanol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Digestion anaérobie des épluchures de manioc à l’échelle du laboratoire : Première étape de valorisation énergétique de déchets de manioc et de jacinthe d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahou Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Widodo Purwanto</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361732v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet oxidation pretreatment effect for enhancing bioethanol production from cassava peels, water hyacinth and green algae (Ulva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Christami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0013560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of sustainable energy by optimizing anaerobic co-digestion of cassava peels with water hyacinth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Romain Bautista Angeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamine S Baba-Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8776,437 +8880,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digestion anaérobie des épluchures de manioc à l’échelle du laboratoire : Première étape de valorisation énergétique de déchets de manioc et de jacinthe d'eau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+                <w:t xml:space="preserve">Production of biogas from solid wastes of olive industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahou Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361698v1</w:t>
+                <w:t xml:space="preserve">hal-02361705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la réduction de l'acidité par la réaction d'estérification dans un réacteur mélangeur chaotique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Detcheberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naim Akkouche</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2019 : Colloque International Franco-Québécois en énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361985v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of biogas from solid wastes of olive industry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Etude de la réduction de l'acidité par la réaction d'estérification dans un réacteur mélangeur chaotique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Akkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">i-TREC 2019 : 4th International Tropical Renewable Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Bali, Indonesia</w:t>
+              <w:t xml:space="preserve">CIFQ 2019 : Colloque International Franco-Québécois en énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361705v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Marin Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy-Libardo Durán Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9221,3292 +9312,3309 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361681v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et séparation de carburants alternatifs issus de la pyrolyse de plastiques : études expérimentale et numérique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Production de l’ester méthylique à partir des déchets de l’industrie oléicole en utilisant des catalyseurs solides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnan Yassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Chabchoub Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manef Abderrabba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2019 : XVIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">, Oct 2019, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386817v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Catalytic degradation of polyethylene and polypropylene wastes over USY zeolite into gasoline and diesel-like fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Kassargy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Burnens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Kahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFMA 2018 : Fifth International Francophone Congress of Advanced Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361302v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation on the Reduction of Catalyst Costs in the Polyethylene Pyrolysis Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaurav Upreti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">i-TREC 2017: 2nd international Tropical Renewable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia. pp.012122, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/105/1/012122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic degradation of polyethylene and polypropylene wastes over USY zeolite into gasoline and diesel-like fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modeling of a Pyrolysis Batch Reactor Using COMSOL Multiphysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shawki Mazloum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Abou Msallem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Allam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIFMA 2018 : Fifth International Francophone Congress of Advanced Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Beyrouth, Lebanon. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/201926104003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361294v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study on The Effects of Feedstock Composition on The Properties of Biodiesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aulia Mairizal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priadi Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Tropical Renewable Energy Conference (i-TREC).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bali, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and emissions of a diesel engine using waste tire pyrolysis oil blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radwan Alkhatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the production of diesel-like fuel from waste high density polyethylene via non-catalytic pyrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Kassargy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burnens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 3rd International Conference on Renewable Energies for Developing Countries (REDEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01735122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel production by citrullus coloquinthis for internal combustion engines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alloune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Balistrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old reverse osmosis (RO) membranes : from autopsy to solutions for reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Levacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eby Alyoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination for Clean Water and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361271v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combustion Characteristics of Pistacia Lentiscus Biodiesel in DI Diesel Engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Biodiesel production from non edible oil using heterogeneous solid base catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Tarabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Engines &amp; Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Capri, France</w:t>
+              <w:t xml:space="preserve">24th European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02270065v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the effects of raw materials degradation on performance, combustion and emissions of a single cylinder engine running on biodiesel from waste lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Biomass Conference: Setting the Course for a Biobased Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Hambourg, Germany. pp.1173-1181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion Characteristics and Performance of a Biodiesel Fueled Compression Ignition Engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Kezrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liazid Abdelkrim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Thermal Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Kasbah, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Waste tires pyrolysis: thermogravimetric study and conditions optimization in a batch reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radwan Alkhatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Power Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360987v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste tires pyrolysis: thermogravimetric study and conditions optimization in a batch reactor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Biodiesel Production Unit from Lab Scale to Industrial Pilot Plant: Material and Energy Balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eskandar Mounif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Applied Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Pretoria, South Africa</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Power Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360998v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution on the valorization of waste animal fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Edition du Colloque Francophone sur l’Energie - Environnement - Economie et Thermodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paraschiv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361079v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation of cooking oils and animal fat wastes for biodiesel production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental heat release analysis and emissions of a diesel engine fuelled with bio-fuel elaborated from animal fat valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh International Conference on Material Sciences (CSM7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Beyrouth, Lebanon</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Energy Conversion and conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361097v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and optimization of biodiesel’s production from waste cooking oil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Valorisation des huiles de friture usagées et de la graisse animale en biocarburants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana-Adela Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Energy and Environment CIEM’09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Colloque Non Pollution Dépollution et Génie des Procédés 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361022v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des huiles de friture usagées et de la graisse animale en biocarburants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterization and optimization of biodiesel’s production from waste cooking oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioana-Adela Basa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Non Pollution Dépollution et Génie des Procédés 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Energy and Environment CIEM’09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361118v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude cinétique comparative de la transestérification dans un réacteur batch et continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la liquéfaction des graines oléagineuses pour la production de biochar en utilisant la Méthodologie des Surfaces de Réponse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Hadhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème séminaire du GDR Thermobio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative kinetic study of transesterification in a batch and continuous reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim Akkouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Green and Sustainable Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of biodiesel by the use of a stacked bed of sawdust and ion exchange resin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Kadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Energy Recovery from Refuse Derived Fuels: ZSM-5 Reuse and Regeneration in the Catalytic Pyrolysis of Refuse Derived Fuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Loubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohand Tazerout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362009v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Recovery from Refuse Derived Fuels: ZSM-5 Reuse and Regeneration in the Catalytic Pyrolysis of Refuse Derived Fuels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Production, Characterization and Engine Test of Biofuel from Non-Edible Oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Tarabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd European Biomass Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362019v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et combustion dans un moteur diesel du biodiesel issu de la valorisation des résidus graisseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paraschiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Energie » de l’IMT - Regards croisés sur l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse expérimentale de la combustion du biodiesel issu de la valorisation de l’huile de friture usagée dans un moteur diesel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Loubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AMT2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Settat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12516,111 +12624,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiesel from Waste Cooking Oil: Elaboration and Combustion Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohand Tazerout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy science and Technology/ Bioenergy/</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, pp.692 - 714, 2015, Bioenergy, 1-626990-68-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12630,151 +12738,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the Circularity of Polymeric and Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Krawczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Awad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId307"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12842,51 +12950,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF830EDD"/>
+    <w:nsid w:val="875F271E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13073,51 +13181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sary-awad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-782X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178797588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cocpit-horizon.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2026.104775" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369033v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chidiac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol7030062" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Takash" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2025.100146" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05074002v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwiche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shaito" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071619" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04517925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Moussa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071460" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807343v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2024.2336328" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593790v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Msallem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101260" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ramadan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.107077" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165527v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Subramanian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sonthalia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prakash" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.174" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225115v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Sylvestre Ahou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01151-w" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine S Baba-Moussa" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1670266" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660885v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1974128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4055224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660810v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kentsa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fon Abi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Manga Ngomo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nsami Ndi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09502-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735113v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Chaouachi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Chaouachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.09.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9F9SH94-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270044v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendriss" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lasbet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.361-378" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2012.727926" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560828v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.492.380" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935908v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.11.086" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT7BDM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bousbaa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JPTAF" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935915v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005660" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935922v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.176" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361721v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361732v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Purwanto" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361966v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahou Sylvestre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Christami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361698v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361705v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361681v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386817v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361255v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bardet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levacher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douillard" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eby Alyoun" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360987v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361087v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361022v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Adela Basa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361118v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094787v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sary-awad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4052-782X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178797588" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cocpit-horizon.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575510v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouahiba Madjeda Mecelti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Grekov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Awad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020339" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Yaghi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Zgheib" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Takache" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Rayess" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2026.104775" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369033v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chidiac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cleantechnol7030062" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Takash" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Faraj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khaled" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uncres.2025.100146" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chidiebere Millicent Igwebuike" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04517925v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazem Moussa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Krawczak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071460" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayik Abdillah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rabbat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Villot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0185966" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04590784v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasbi Priadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Wahyu Purwanto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecmx.2023.100522" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17597269.2024.2336328" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05074002v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Darwiche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Chahine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shaito" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.103354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04593790v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moeen El Bast" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Allam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Msallem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Loubar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2023.101260" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhalkhal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lasbet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-02025-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El-Amine Kadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lamine Boukhalkhal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derradji Mehdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08117-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04594483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.127182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746728v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ramadan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.107077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808489v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Pinna" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2023.103830" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Hadhoum" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burnens" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paraschiv" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12155-021-10330-z" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04652832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Khiari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tarabet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mahmoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00913-9" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04165527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Geo Varuvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiyagarajan Subramanian" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sonthalia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prakash" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2021.12.174" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03470528v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2021.111962" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886265v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-022-01989-2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075452v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ayadi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Nurul Anisa Saragih" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Priadi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Abderrabba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2021.120678" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04225115v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Sylvestre Ahou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Romain Bautista Angeli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Baba-Moussa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-01151-w" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365792v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine S Baba-Moussa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1670266" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660885v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawki Mazloum" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Aboumsallem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121468" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03534331v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thiyagarajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15567036.2021.1974128" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493694v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Tazerout" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2020.11.031" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2020.116375" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654150v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Kadi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Akkouche" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00905-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5109/4055224" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660910v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-020-00681-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02269913v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Qisthi Mairizal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoko Hartono" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setyo Moersidik" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.06.067" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02365798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loubar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-019-00880-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660810v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Kentsa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fon Abi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horace Manga Ngomo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nsami Ndi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09502-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731265v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Khiari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Tarabet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahmoud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-018-0257-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02271250v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Kadi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e02146" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270051v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Kassargy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaurav Upreti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Kahine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2018.11.093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X5TFWSRK-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731264v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z. Aklouche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bentebbiche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.02.053" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4M4X0XQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560839v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alloune" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balistrou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joei.2017.01.009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG742G1Z-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926971v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somaiyeh Heidari" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Najjar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b03181" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926957v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2018.03.113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV2FK7F5-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Balistrou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2016.10.005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VHQRTKD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735113v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ponti&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma&#239;ma Chaouachi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Chaouachi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2017.09.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9F9SH94-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735119v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2017.09.005" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GPFJ3QJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bendriss" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Kezrane" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Lasbet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.50.361-378" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2017.09.050" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446458v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2016.07.034" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TZN176S9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01347771v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.021" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK80WRKW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01261585v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kezrane Cheikh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liazid Abdelkrim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2015.10.042" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260875v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuproc.2015.08.022" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01260874v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radwan Alkhatib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eskandar Mounif" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2015.10.014" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935901v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Edwin Geo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15435075.2012.727926" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560828v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.492.380" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.03.078" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935908v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2012.11.086" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGT7BDM8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735145v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bousbaa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/JPTAF" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935907v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2012.11.051" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PCRJRLD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935915v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Liazid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005660" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935922v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2010.176" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653177v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76081-6_49" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rios Sergio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Drouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362092v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abou Msallem" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361732v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widodo Purwanto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361698v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahou Sylvestre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361966v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Christami" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priadi Cindy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361977v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361705v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Yassine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Chabchoub Ayadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361681v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Detcheberry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy-Libardo Dur&#225;n Mart&#237;nez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361985v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386817v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Marin Gallego" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361691v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361294v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270067v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/105/1/012122" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361302v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/201926104003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360961v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aulia Mairizal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735122v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577567" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361169v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361255v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bardet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Levacher" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Douillard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eby Alyoun" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02270065v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361271v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01206889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360981v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360998v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02360987v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361087v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361097v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361079v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361118v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana-Adela Basa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361022v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362088v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362076v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362026v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362019v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02362009v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361998v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02361102v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560948v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04094787v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Berthet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>