--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -1126,209 +1126,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493843v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Thue-Morse and Rudin-Shapiro sequences at primes in principal number fields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Niveau de répartition des polynômes quadratiques et crible majorant pour les entiers friables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sary Drappeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 162, pp.130-186. </w:t>
+              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1577-1624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10474-020-01030-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/JEMS/951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493862v1</w:t>
+                <w:t xml:space="preserve">hal-01689531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niveau de répartition des polynômes quadratiques et crible majorant pour les entiers friables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Thue-Morse and Rudin-Shapiro sequences at primes in principal number fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sary Drappeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis de La Bretèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sary Drappeau</w:t>
+                <w:t xml:space="preserve">Gautier Hanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (5), pp.1577-1624. </w:t>
+              <w:t xml:space="preserve">Acta Mathematica Hungarica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.130-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/JEMS/951⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10474-020-01030-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689531v1</w:t>
+                <w:t xml:space="preserve">hal-02493862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial sums of the cotangent function</w:t>
               </w:r>
@@ -2980,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052946v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Drappeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christian Nordentoft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05113535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor E. Shparlinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-025-02126-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052954v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bettin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493847v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pratt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Radziwi&#322;&#322;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2023.17.805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Acharya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-022-00688-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998562v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998581v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02288-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998544v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-020-00362-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Aur&#233;lien Drappeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiorilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/tlm3.12030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493843v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-021-0184-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hanna" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01030-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689531v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/951" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/460" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Topacogullari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2019.13.2383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Maynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1935-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;llner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa171002-20-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Granville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuancheng Shao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579317000225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042117500105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haw027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa8448-7-2016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2014-036-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007933" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm137-2-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004112000643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04519839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052946v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Drappeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asbj&#248;rn Christian Nordentoft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05113535v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor E. Shparlinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00605-025-02126-6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052954v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Bettin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493847v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Pratt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Radziwi&#322;&#322;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2023.17.805" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052941v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Acharya" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ganguly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramar&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-022-00688-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998562v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12485" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998581v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-021-02288-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998544v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-020-00362-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467274v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramar&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cassaigne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sary Aur&#233;lien Drappeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567736v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fiorilli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/tlm3.12030" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493843v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-021-0184-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689531v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis de La Bret&#232;che" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/951" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493862v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Hanna" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10474-020-01030-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189191v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jtnb.1119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Spiegelhofer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/CMH/460" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993086v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berke Topacogullari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/ant.2019.13.2383" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847957v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Maynard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/14239" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Tenenbaum" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-017-1935-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847933v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens M&#252;llner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa171002-20-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/plms.12022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689527v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Granville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuancheng Shao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0025579317000225" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793042117500105" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476843v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/qmath/haw027" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298060v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/aa8448-7-2016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256110v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2014-036-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/S0010437X14007933" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256276v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/cm137-2-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0305004112000643" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/tel-04519839v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00926351v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>