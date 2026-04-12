--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -84,1483 +84,1587 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La phraséologie du roman contemporain dans les corpus et les applications de la PhraseoBase</w:t>
+                <w:t xml:space="preserve">The Link Between Syntactic Complexity and Stuttering‐Like Disfluencies in French Speaking Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alice Le Dévic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivana Didirková</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.70218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148060v1</w:t>
+                <w:t xml:space="preserve">hal-05566361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sens de « numérique » : émergence d’emplois et dynamique du changement sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/linx.8005⟩</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317715v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de « numérique » : émergence d’emplois et dynamique du changement sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétane Dostie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/linx.8153⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.8005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317716v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et diffusion des formules diversité biologique et biodiversité dans Le Monde (1979-2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La phraséologie du roman contemporain dans les corpus et les applications de la PhraseoBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chandelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Paissa</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iva Novakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78, pp.01009. </w:t>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corpus.6101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317713v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content analysis of newspaper coverage of wolf recolonization in France using structural topic modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Emergence et diffusion des formules diversité biologique et biodiversité dans Le Monde (1979-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+                <w:t xml:space="preserve">Paola Paissa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220, pp.254-261. </w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.01009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.01.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329907v1</w:t>
+                <w:t xml:space="preserve">hal-03317713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditionnel, dialogisme et verbes factifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Content analysis of newspaper coverage of wolf recolonization in France using structural topic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bres</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Raphaël Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.200.0035⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2018.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139569v1</w:t>
+                <w:t xml:space="preserve">hal-02329907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des emplois des marqueurs de topiques de discours dans Le Figaro de la fin du XIXe et du début du XXIe siècles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conditionnel, dialogisme et verbes factifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Vigier</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Du quantitatif au qualitatif en diachronie : prépositions françaises, 206, pp.85-104. </w:t>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200, pp.35-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lang.206.0085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.200.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907073v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04139569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Corpus de référence du français contemporain (CRFC) as the first genre-diverse mega-corpus of French</w:t>
+                <w:t xml:space="preserve">Évolution des emplois des marqueurs de topiques de discours dans Le Figaro de la fin du XIXe et du début du XXIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+                <w:t xml:space="preserve">Michel Charolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Bürgel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Lexicography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (1), pp.63-84. </w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Du quantitatif au qualitatif en diachronie : prépositions françaises, 206, pp.85-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ijl/ecv043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.206.0085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907102v1</w:t>
+                <w:t xml:space="preserve">hal-01907073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et méthodes pour l’analyse diachronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Corpus de référence du français contemporain (CRFC) as the first genre-diverse mega-corpus of French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bürgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lang.206.0021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Lexicography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.63-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ijl/ecv043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01581141v1</w:t>
+                <w:t xml:space="preserve">hal-01907102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des lexies d’émotion dans les corpus et les applications d’EmoBase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ressources et méthodes pour l’analyse diachronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vannina Goossens</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Grutschus</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Kern</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Souvay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13, pp.269-293. </w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Du quantitatif au qualitatif en diachronie : prépositions françaises, 206 (2), pp.21-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corpus.2537⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lang.206.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907105v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01581141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La francophonie multivariée. Ou : comment mesurer les français en Afrique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Traitement des lexies d’émotion dans les corpus et les applications d’EmoBase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Grutschus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français en Afrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13, pp.269-293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747352v1</w:t>
+                <w:t xml:space="preserve">hal-01907105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La combinatoire des noms d’affect et des verbes supports de causation en français. Etude de leur attirance au niveau des unités et de leurs classes syntactico-sémantiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La francophonie multivariée. Ou : comment mesurer les français en Afrique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le français en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.75-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746076v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La combinatoire des noms d’affect et des verbes supports de causation en français. Etude de leur attirance au niveau des unités et de leurs classes syntactico-sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/tranel.2011.2796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kombinatorische Wortprofile und Profilkontraste. Berechnungsverfahren und Anwendungen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jörg Mielebacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zeitschrift für romanische Philologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 121 (1), pp.49-83. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/ZRPH.2005.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1570,2840 +1674,2840 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Exploration of Pattern Mining to Identify Discursive Routines in Formal Records</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Discursive routines and speakers status in university councils' minutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Linguistics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aston Univeristy, Jun 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05311380v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive routines and speakers status in university councils' minutes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Methodological Exploration of Pattern Mining to Identify Discursive Routines in Formal Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Premat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus Linguistics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Aston Univeristy, Jun 2025, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384234v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L'évolution des mots de l'hétérodoxie dans l'Espagne du XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">La constitution de corpus en diachronie longue, entre tradition philologique et analyse quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Céline Guillot-Barbance (IHRIM); Alexey Lavrentev (IHIRM); Tanguy Lemoine (IHRIM et litt&amp;Arts); Matthieu Quignard (ICAR); Raphaël Luis (CERCC), Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746790v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution des mots de l'hétérodoxie dans l'Espagne du XVIe siècle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fac et son temps : Explorations textométriques d'un corpus diachronique de comptes rendus universitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kahn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+                <w:t xml:space="preserve">Hugo Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Montrichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La constitution de corpus en diachronie longue, entre tradition philologique et analyse quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Céline Guillot-Barbance (IHRIM); Alexey Lavrentev (IHIRM); Tanguy Lemoine (IHRIM et litt&amp;Arts); Matthieu Quignard (ICAR); Raphaël Luis (CERCC), Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">17es Journées internationales d'Analyse statistique des Données Textuelles (JADT 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950875v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CORLI : Un corpus ouvert du français -ou comment travailler à rassembler les briques existantes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisse Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Poudat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Badin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benzitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04255174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les temps de la crise sanitaire au prisme d'une série chronologique : une étude phonético-textométrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vanni</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Didirková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Hirsch,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Naples, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111750v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03723483v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de la crise sanitaire au prisme d'une série chronologique : une étude phonético-textométrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré et post covid-19.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Magri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Naples, Italie</w:t>
+              <w:t xml:space="preserve">11ème Colloque de l'Association Tourisme Recherche et Enseignement Supérieur (AsTRES), "L'agilité touristique en période de crises : réplications, accélérations, réinventions..?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Tourisme Recherche et Enseignement Supérieur; Université Côté d'Azur, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03723483v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la capture visuelle en sémantique et en lexicographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Verine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Perception en langue et en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrice Marsac, Apr 2018, Opole, Pologne. pp.77-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParlaMint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petya Osenova</w:t>
+                <w:t xml:space="preserve">Entre contrôle et protection -L'évolution de la représentation des insectes dans le discours médiatique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Pančur</w:t>
+                <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Ljubešić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camila Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CLARIN Annual Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLARIN, Sep 2021, Virtual Event, Netherlands</w:t>
+              <w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166842v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre contrôle et protection -L'évolution de la représentation des insectes dans le discours médiatique en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ParlaMint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
+                <w:t xml:space="preserve">Tomaž Erjavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Leandro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maciej Ogrodniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petya Osenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Pančur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Ljubešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of CLARIN Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLARIN, Sep 2021, Virtual Event, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840684v1</w:t>
+                <w:t xml:space="preserve">hal-04166842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying a large annotated corpus of parliamentary debates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC, ParlaCLARIN Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contrôle et protection – L’évolution de la représentation des insectes dans le discours médiatique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Camila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of disfluencies in language acquisition and development of syntactic complexity in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Didirkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DISS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parliamentary Debates as a Resource for the Textometric Study of the French Political Discourse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Migrants et réfugiés : dynamique de la nomination de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsadhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ParlaCLARIN@LREC2018 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">JADT’18 : Proceedings of the 14th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832649v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01827818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants et réfugiés : dynamique de la nomination de l’étranger</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">The Parliamentary Debates as a Resource for the Textometric Study of the French Political Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT’18 : Proceedings of the 14th International Conference on Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Proceedings of the ParlaCLARIN@LREC2018 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01827818v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Presto, un corpus diachronique pour le français des XVIe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Blumenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sourvay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01568438v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01585010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presto, un corpus diachronique pour le français des XVIe-XXe siècles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Étude de l’évolution sémantique des prépositions à, en, dans, dedans du français. Quel(s) apport(s) d’une périodisation automatique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01585010v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01585021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’évolution sémantique des prépositions à, en, dans, dedans du français. Quel(s) apport(s) d’une périodisation automatique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Vigier</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01585021v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus francophones : enjeux méthodologiques, outillage et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixièmes Rencontres Montpellier-Sherbrooke</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La textométrie face à l’analyse de l’oral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturafi Lavie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CORAL Corpus écrits, corpus oraux : pratiques croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corpus de référence du français contemporain (CRFC), un corpus massif du français largement diversifié par genres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk Siepmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Bürgel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Tours, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20162711002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mettre en évidence le temps lexical dans un corpus de grandes dimensions : l’exemple des débats du Parlement européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2016 - International Conference on Statistical Analysis of Textual Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement automatique du français en diachronie, retour d'expérience sur le projet Presto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements linguistiques et phénomènes sociétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements pour l’analyse du français préclassique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achille Falaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2015 - 22e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.565-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Varitext platform and the Corpus des variétés nationales du français (CoVaNa-FR) as resources for the study of French from a pluricentric perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coling 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. pp.48 - 57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lexicoscope : un outil pour l'étude de profils combinatoires et l'extraction de constructions lexico-syntaxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Grenoble, France. pp.399--406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A (twofold) Contrastive Analysis of Collocations: Fr. patience - It. pazienza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig Fesenmeier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII EURALEX International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Torino, Italy. pp.959-966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4413,166 +4517,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-standard data sources in corpus-based research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Zampieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shaker, 2013, ZMS-Studien - Schriften des Zentrums Sprachenvielfalt und Mehrsprachigkeit der Universität zu Köln, 978-3-8440-2222-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kookkurrenz, Kontrast, Profil. Korpusinduzierte Studien zur lexikalisch-syntaktischen Kombinatorik französischer Substantive (mit ergänzenden Betrachtungen zum Deutschen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Gruyter, 373, 2012, Beihefte zur Zeitschrift für romanische Philologie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4582,1718 +4686,1718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tourism in the Local and National Press. Study of the Impact on the Pre- and Post-Covid Discourse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Christofle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Tourism Agility in Times of Crisis and Uncertainty 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, p.1-14, 2025, 9781786309945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394388295.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05458764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tourisme dans la presse locale et nationale. Étude des impacts sur le discours pré- et post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Magri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvie Christofle (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agilite touristique en temps de crises et d'incertitudes 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.41-52, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses outillées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domitille Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Domitille Caillat; Bertrand Verine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d'analyse du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.135-161, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer la capture visuelle en sémantique et en lexicographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Verine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Lacassin-Lagoin, Fabrice Marsac, Witold Ucherek &amp; Katarína Chovancová. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sens (inter)dits : Construction du sens et représentation des référents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6-1, L'Harmattan, pp.77-94, 2021, Dixit grammatica, 978-2-343-22729-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une analyse quantitative de là en français parlé : la grammaticalisation revisitée à l'ère des corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bettina Kluge, Wiltrud Mihatsch, Birte Schaller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ScriptOralia (145), Narr/Francke/Attempto, https://www.narr.de/kommunikationsdynamiken-zwischen-m%C3%BCndlichkeit-und-schriftlichkeit-18353-1/, 2020, Kommunikationsdynamiken zwischen Mündlichkeit und Schriftlichkeit, 978-3-8233-8353-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03147093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speech Verbs in French and English Novels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">L’apport de la méthode des motifs aux analyses phraséologiques en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Novakova, Iva and Siepmann, Dirk. </w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legallois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maurice Kauffer; Yvon Keromes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraseology and style in subgenres of the novel: a synthesis of corpus and literary perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theorie und Empirie in der Phraseologie = Approches théoriques et empiriques en phraséologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, Stauffenburg Verlag, pp.115-132, 2019, (Eurogermanistik), 978-3-95809-123-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-23744-8_4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02117776v1</w:t>
+                <w:t xml:space="preserve">hal-01907143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la méthode des motifs aux analyses phraséologiques en discours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Speech Verbs in French and English Novels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Maurice Kauffer; Yvon Keromes. </w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannina Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gymnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tutin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Novakova, Iva and Siepmann, Dirk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theorie und Empirie in der Phraseologie = Approches théoriques et empiriques en phraséologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phraseology and style in subgenres of the novel: a synthesis of corpus and literary perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave McMillan (Springer), pp.83-113, 2019, 978-3-030-23744-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-23744-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907143v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The competition between present conditional and prospective imperfect in French over the centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalila Ayoun, Agnès Celle, Laure Lansari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tense, Aspect, Modality and Evidentiality: Cross-linguistic perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 197, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-82, 2018, Studies in Language Companion Series, 9789027200969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les relations de famille entre diverses constructions des verbes d’entraînement en français actuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Salah Mejri; Gaston Gross. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claudine Frêchet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phraséologie et profils combinatoires : lexique, syntaxe et sémantique. Hommage à Peter Blumenthal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 49, Honoré Champion éditeur, pp.167-188, 2016, (Bibliothèque de grammaire et linguistique), 978-2-7453-3158-8</w:t>
+              <w:t xml:space="preserve">La variation du français dans le monde : Quelle place dans l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.89-103, 2016, 978-2-35935-184-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907109v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d'Afrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Les relations de famille entre diverses constructions des verbes d’entraînement en français actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Claudine Frêchet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Salah Mejri; Gaston Gross. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation du français dans le monde : Quelle place dans l’enseignement ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.89-103, 2016, 978-2-35935-184-2</w:t>
+              <w:t xml:space="preserve">Phraséologie et profils combinatoires : lexique, syntaxe et sémantique. Hommage à Peter Blumenthal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 49, Honoré Champion éditeur, pp.167-188, 2016, (Bibliothèque de grammaire et linguistique), 978-2-7453-3158-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01429024v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La différenciation du français dans l’espace francophone : l’apport des statistiques lexicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kirsten A. Jeppesen Kragh; Jan Juhl Lindschouw. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les variations diasystématiques et leurs interdépendances dans les langues romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de linguistique romane/ÉLiPhi, pp.129-143, 2015, Travaux de Linguistique Romane</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-supervised multivariate approach to the study of language variation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">À propos des verbes d’émotion en allemand et en français : la sélection du sujet grammatical dans le micro-champ des verbes de la peur, étude quantitative à l’aide de corpus de textes littéraires et journalistiques comparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Benedikt Szmrecsanyi; Bernhard Wälchli. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguistic variation in text and speech, within and across languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, de Gruyter, pp.174-204, 2014</w:t>
+              <w:t xml:space="preserve">Les émotions dans le discours — Emotions in Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.15-38, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907160v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Combinatorial Profiles Using Lexicograms on a Parsed Corpus : A Case Study in the Lexical Field of Emotions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Écoute(z) en tant que marqueur de discours rapporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Grutschus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Waltraud Weidenbusch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans le discours — Emotions in Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.381-394, 2014</w:t>
+              <w:t xml:space="preserve">Diskursmarker, Konnektoren, Modalwörter | Marqueurs du discours, connecteurs, adverbes modaux et particules modales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, pp.55-67, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907169v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoute(z) en tant que marqueur de discours rapporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Exploring Combinatorial Profiles Using Lexicograms on a Parsed Corpus : A Case Study in the Lexical Field of Emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Waltraud Weidenbusch. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diskursmarker, Konnektoren, Modalwörter | Marqueurs du discours, connecteurs, adverbes modaux et particules modales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Narr, pp.55-67, 2014</w:t>
+              <w:t xml:space="preserve">Les émotions dans le discours — Emotions in Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.381-394, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907173v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des verbes d’émotion en allemand et en français : la sélection du sujet grammatical dans le micro-champ des verbes de la peur, étude quantitative à l’aide de corpus de textes littéraires et journalistiques comparables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A semi-supervised multivariate approach to the study of language variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Evert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benedikt Szmrecsanyi; Bernhard Wälchli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans le discours — Emotions in Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.15-38, 2014</w:t>
+              <w:t xml:space="preserve">Linguistic variation in text and speech, within and across languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Gruyter, pp.174-204, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907167v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations statistiques de cooccurrents lexico-syntaxiques pour la catégorisation sémantique d'un champ lexical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Baider; Fabienne and Cislaru; Georgeta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographie des émotions. Propositions linguistiques et sociolinguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.55-70, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die karolingische correctio und der lateinische Wortschatz – Kommunikationsverben in Heiligenviten als Fallbeispiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rembert Eufe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sarah Dessì Schmid; Jochen Hafner; Sabine Heinemann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Koineisierung und Standardisierung in der Romania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitätsverlag Winter, pp.111-131, 2011, Studia Romanica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6440,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317713v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139569v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.200.0035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;rgel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecv043" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747352v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746076v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2011.2796" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747358v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Mielebacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZRPH.2005.49" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-23NRQS86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950875v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03925880v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Osenova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pan&#269;ur" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317717v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832649v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427203v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827834v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zampieri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907154v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04745899v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.197" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907109v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907160v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Neumann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907169v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907167v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073691v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747360v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rembert Eufe" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.200.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;rgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecv043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2011.2796" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Mielebacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZRPH.2005.49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-23NRQS86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03925880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Osenova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pan&#269;ur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zampieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04745899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Neumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rembert Eufe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>