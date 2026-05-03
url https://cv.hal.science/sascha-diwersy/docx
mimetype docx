--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -2524,273 +2524,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre contrôle et protection -L'évolution de la représentation des insectes dans le discours médiatique en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ParlaMint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
+                <w:t xml:space="preserve">Tomaž Erjavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Leandro</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maciej Ogrodniczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petya Osenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Pančur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Ljubešić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Proceedings of CLARIN Annual Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLARIN, Sep 2021, Virtual Event, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840684v1</w:t>
+                <w:t xml:space="preserve">hal-04166842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParlaMint</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petya Osenova</w:t>
+                <w:t xml:space="preserve">Entre contrôle et protection -L'évolution de la représentation des insectes dans le discours médiatique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Pančur</w:t>
+                <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikola Ljubešić</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camila Leandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CLARIN Annual Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLARIN, Sep 2021, Virtual Event, Netherlands</w:t>
+              <w:t xml:space="preserve">15. Journées internationales d'Analyse statistique des Données Textuelles (JADT 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166842v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Querying a large annotated corpus of parliamentary debates</w:t>
               </w:r>
@@ -2871,51 +2871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre contrôle et protection – L’évolution de la représentation des insectes dans le discours médiatique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jay-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leandro Camila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3491,230 +3491,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01585021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
+                <w:t xml:space="preserve">Les corpus francophones : enjeux méthodologiques, outillage et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sixièmes Rencontres Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568438v1</w:t>
+                <w:t xml:space="preserve">hal-02427203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus francophones : enjeux méthodologiques, outillage et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixièmes Rencontres Montpellier-Sherbrooke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427203v1</w:t>
+                <w:t xml:space="preserve">hal-01568438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La textométrie face à l’analyse de l’oral</w:t>
               </w:r>
@@ -4070,217 +4070,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements pour l’analyse du français préclassique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2015 - 22e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.565-571</w:t>
+              <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907138v1</w:t>
+                <w:t xml:space="preserve">hal-01455647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitements pour l’analyse du français préclassique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">TALN 2015 - 22e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.565-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455647v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Varitext platform and the Corpus des variétés nationales du français (CoVaNa-FR) as resources for the study of French from a pluricentric perspective</w:t>
               </w:r>
@@ -5575,51 +5575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5840,199 +5840,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos des verbes d’émotion en allemand et en français : la sélection du sujet grammatical dans le micro-champ des verbes de la peur, étude quantitative à l’aide de corpus de textes littéraires et journalistiques comparables</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écoute(z) en tant que marqueur de discours rapporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Grutschus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Waltraud Weidenbusch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les émotions dans le discours — Emotions in Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.15-38, 2014</w:t>
+              <w:t xml:space="preserve">Diskursmarker, Konnektoren, Modalwörter | Marqueurs du discours, connecteurs, adverbes modaux et particules modales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Narr, pp.55-67, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907167v1</w:t>
+                <w:t xml:space="preserve">hal-01907173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écoute(z) en tant que marqueur de discours rapporté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À propos des verbes d’émotion en allemand et en français : la sélection du sujet grammatical dans le micro-champ des verbes de la peur, étude quantitative à l’aide de corpus de textes littéraires et journalistiques comparables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Waltraud Weidenbusch. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Blumenthal; Iva Novakova; Dirk Siepmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diskursmarker, Konnektoren, Modalwörter | Marqueurs du discours, connecteurs, adverbes modaux et particules modales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Narr, pp.55-67, 2014</w:t>
+              <w:t xml:space="preserve">Les émotions dans le discours — Emotions in Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.15-38, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01907173v1</w:t>
+                <w:t xml:space="preserve">hal-01907167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Combinatorial Profiles Using Lexicograms on a Parsed Corpus : A Case Study in the Lexical Field of Emotions</w:t>
               </w:r>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.200.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;rgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecv043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2011.2796" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Mielebacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZRPH.2005.49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-23NRQS86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03925880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Osenova" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pan&#269;ur" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zampieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04745899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Neumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rembert Eufe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.200.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;rgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecv043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2011.2796" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Mielebacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZRPH.2005.49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-23NRQS86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03925880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Osenova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pan&#269;ur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zampieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04745899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Neumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rembert Eufe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>