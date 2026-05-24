--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -3068,230 +3068,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrants et réfugiés : dynamique de la nomination de l’étranger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Parliamentary Debates as a Resource for the Textometric Study of the French Political Discourse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Alsadhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT’18 : Proceedings of the 14th International Conference on Statistical Analysis of Textual Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Proceedings of the ParlaCLARIN@LREC2018 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01827818v1</w:t>
+                <w:t xml:space="preserve">hal-01832649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Parliamentary Debates as a Resource for the Textometric Study of the French Political Discourse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Migrants et réfugiés : dynamique de la nomination de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Alsadhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesca Frontini</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ParlaCLARIN@LREC2018 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">JADT’18 : Proceedings of the 14th International Conference on Statistical Analysis of Textual Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832649v1</w:t>
+                <w:t xml:space="preserve">hal-01827818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presto, un corpus diachronique pour le français des XVIe-XXe siècles</w:t>
               </w:r>
@@ -3491,230 +3491,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01585021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les corpus francophones : enjeux méthodologiques, outillage et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Dodane</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Frontini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Jackiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Luxardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixièmes Rencontres Montpellier-Sherbrooke</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427203v1</w:t>
+                <w:t xml:space="preserve">hal-01568438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sens de numérique – émergence d’emplois et dynamique du changement sémantique</w:t>
+                <w:t xml:space="preserve">Les corpus francophones : enjeux méthodologiques, outillage et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Steuckardt</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dodane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Internationales de la Linguistique de corpus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Sixièmes Rencontres Montpellier-Sherbrooke</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01568438v1</w:t>
+                <w:t xml:space="preserve">hal-02427203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La textométrie face à l’analyse de l’oral</w:t>
               </w:r>
@@ -4070,217 +4070,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traitements pour l’analyse du français préclassique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">TALN 2015 - 22e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.565-571</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455647v1</w:t>
+                <w:t xml:space="preserve">hal-01907138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements pour l’analyse du français préclassique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d’Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Cavalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Souvay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2015 - 22e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.565-571</w:t>
+              <w:t xml:space="preserve">La variation du français dans le monde : quelle place pour l’enseignement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lyon - IPG-LIREFOP, Mar 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907138v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Varitext platform and the Corpus des variétés nationales du français (CoVaNa-FR) as resources for the study of French from a pluricentric perspective</w:t>
               </w:r>
@@ -5575,51 +5575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle variation lexicale en FLS ? Cadre de pays d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Cavalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Diwersy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6544,51 +6544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.200.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;rgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecv043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2011.2796" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Mielebacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZRPH.2005.49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-23NRQS86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03925880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Osenova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pan&#269;ur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832649v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427203v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zampieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04745899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Neumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rembert Eufe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Le D&#233;vic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Diwersy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkov&#225;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317716v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Luxardo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Steuckardt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8153" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317715v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tane Dostie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.8005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148060v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gonon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannina Goossens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Novakova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.6101" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317713v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801009" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329907v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mathevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.01.029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139569v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bres" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.200.0035" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907073v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Charolles" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907102v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Siepmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph B&#252;rgel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijl/ecv043" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Falaise" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.206.0021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907105v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Grutschus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Kern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2537" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747352v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/tranel.2011.2796" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747358v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Mielebacher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ZRPH.2005.49" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-23NRQS86-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Montrichard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Premat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311380v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dumoulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950875v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kahn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04255174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisse Christophe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poudat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03723483v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dodane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch," TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111750v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Magri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03925880v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Verine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Erjavec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Ogrodniczuk" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Osenova" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Pan&#269;ur" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Ljube&#353;i&#263;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04840684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Leandro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317717v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747349v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Camila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427062v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Didirkova" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Frontini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827818v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alsadhan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Lay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sourvay" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01585021v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568438v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427203v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427100v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maturafi Lavie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907125v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162711002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907121v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427927v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907138v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01455647v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Cavalla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827834v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073693v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747359v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Fesenmeier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746362v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Zampieri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907154v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458764v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Christofle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394388295.ch1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895962v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Caillat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hirsch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04745899v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03147093v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907143v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legallois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117776v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gymnich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tutin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23744-8_4" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828414v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/slcs.197" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429024v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907109v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907115v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Loiseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907167v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907169v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907160v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Evert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Neumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073691v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rembert Eufe" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>