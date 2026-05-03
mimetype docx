--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -876,191 +876,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance innate immunity in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lantier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, 16 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775131v1</w:t>
+                <w:t xml:space="preserve">hal-03850987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in the Interplay Between African Swine Fever Virus and Innate Immunity and Its Impact on Viral Pathogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Ayanwale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1068,220 +1051,237 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Caballero-Posadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferdinand Roesch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.958307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance innate immunity in the chicken</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
+                <w:t xml:space="preserve">In vivo imaging reveals novel replication sites of a highly oncogenic avian herpesvirus in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Souci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Quéré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andele Conradie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, 16 p. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (8), 28 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.956670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1010745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850987v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airway administration of flagellin regulates the inflammatory response to Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geunho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thijs Kuiken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3279,298 +3279,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus microRNA designated Mdv1-pre-miR-M4 targets both cellular and viral genes</w:t>
+                <w:t xml:space="preserve">Immunization and challenge experiments with a new modified live bovine herpesvirus type 1 marker vaccine prototype adjuvanted with a co-polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Muylkens</w:t>
+                <w:t xml:space="preserve">Donata Kalthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Coupeau</w:t>
+                <w:t xml:space="preserve">Patricia König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginette Dambrine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Rasschaert</w:t>
+                <w:t xml:space="preserve">Martin Beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (36), pp.5871-5877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-010-0777-y⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662149v1</w:t>
+                <w:t xml:space="preserve">hal-02668776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunization and challenge experiments with a new modified live bovine herpesvirus type 1 marker vaccine prototype adjuvanted with a co-polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marek's disease virus microRNA designated Mdv1-pre-miR-M4 targets both cellular and viral genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Muylkens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donata Kalthoff</w:t>
+                <w:t xml:space="preserve">Damien Coupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia König</w:t>
+                <w:t xml:space="preserve">Ginette Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Beer</w:t>
+                <w:t xml:space="preserve">Denis Rasschaert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 28 (36), pp.5871-5877. </w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 155 (11), pp.1823 - 1837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2010.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00705-010-0777-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668776v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herpesvirus telomerase RNA(vTR)-dependent lymphoma formation does not require interaction of vTR with telomerase reverse transcriptase (TERT)</w:t>
               </w:r>
@@ -3807,90 +3807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The UL49 gene product of BoHV-1: a major factor in efficient cell-to-cell spread</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donata Kalthoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald Granzow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 89 (9), pp.2269-2274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4052,282 +4052,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus: lytic replication, oncogenesis and control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Keith W Jarosinski</w:t>
+                <w:t xml:space="preserve">Marek's disease virus: from miasma to model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy P Kamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Karsten Tischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 5 (6), pp.761-772. </w:t>
+              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (4), pp.283-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1586/14760584.5.6.761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nrmicro1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659382v1</w:t>
+                <w:t xml:space="preserve">hal-02663426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek's disease virus: from miasma to model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marek's disease virus: lytic replication, oncogenesis and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W Jarosinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Karsten Tischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4 (4), pp.283-294. </w:t>
+              <w:t xml:space="preserve">Expert Review of Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (6), pp.761-772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nrmicro1382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1586/14760584.5.6.761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663426v1</w:t>
+                <w:t xml:space="preserve">hal-02659382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vLIP, a viral lipase homologue, is a virulence factor of Marek's disease virus</w:t>
               </w:r>
@@ -4737,51 +4737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaus Depner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 322 (1), pp.143-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4809,225 +4809,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konventionelle und markierte BHV-1-Impfstoffe in Deutschland: Eine kurze Ubersicht.</w:t>
+                <w:t xml:space="preserve">Biologie boviner Herpesviren.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas C Mettenleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berliner und Münchener Tierärztliche Wochenschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 116 (5-6), pp.208-215</w:t>
+              <w:t xml:space="preserve">, 2003, 116 (5-6), pp.171-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682172v1</w:t>
+                <w:t xml:space="preserve">hal-02679908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biologie boviner Herpesviren.</w:t>
+                <w:t xml:space="preserve">Konventionelle und markierte BHV-1-Impfstoffe in Deutschland: Eine kurze Ubersicht.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas C Mettenleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Berliner und Münchener Tierärztliche Wochenschrift</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 116 (5-6), pp.171-178</w:t>
+              <w:t xml:space="preserve">, 2003, 116 (5-6), pp.208-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679908v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablierung und Nutzung von infektiösen BAC DNA-Klonen animaler Herpesviren.</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Schumacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens von Einem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther M Keil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 84 (2), pp.301-306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5259,64 +5259,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markerdiagnostik in der Bekämpfung des Bovinen Herpesvirus vom Typ 1: Möglichkeiten und Grenzen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Beer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guido Schielke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,807 +5647,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+                <w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737405v1</w:t>
+                <w:t xml:space="preserve">hal-02737097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737097v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">VetBioNet Call for Proposals and Sample Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Stockhofe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pompozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734445v1</w:t>
+                <w:t xml:space="preserve">hal-02734962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VetBioNet Call for Proposals and Sample Requests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">VetBioNet - Veterinary Biocontained facility Network for excellence in animal infectious disease research and experimentation: services and opportunities provided to the avian immunology research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonneke Vervelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Stockhofe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734962v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VetBioNet - Veterinary Biocontained facility Network for excellence in animal infectious disease research and experimentation: services and opportunities provided to the avian immunology research community</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Stockhofe</w:t>
+                <w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736245v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sonja Härtle</w:t>
+                <w:t xml:space="preserve">NS1 des virus influenza : anti-interferon, ou acteur plus central du cycle viral ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Wacquiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738296v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting effects of genetic selection on feed efficiency on resistance to avian influenza and colibacillosis in the chicken</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6647,277 +6647,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel model to study the interplay of avian viruses with chicken endothelial cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742302v1</w:t>
+                <w:t xml:space="preserve">hal-01533889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection on feed efficiency impacts vaccine immune responses in the chicken</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">A novel model to study the interplay of avian viruses with chicken endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Gourichon</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAD 2016 - 10. Journées du Réseau Français "Immunologie des animaux domestiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Ploufragan, France. 51 p., 2016</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. , 98 p., 2016, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533889v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a genetic selection led on digestive efficiency on gut microbiota composition in broiler chicken</w:t>
               </w:r>
@@ -6955,51 +6955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hennequet-Antier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziza Caidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. INRA-Rowett Symposium on Gut Microbiology. Twenty years and counting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France. , 2016</w:t>
@@ -7272,3851 +7272,3851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shortening the linker region of the non-structural protein NS1 of an avian H1N1 influenza virus increases its replication and pathogenicity in chickens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
+                <w:t xml:space="preserve">Evaluation of the in utero infection caused by SBV on goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Marty</w:t>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+                <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
+              <w:t xml:space="preserve">8. Annual Epizone Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark. , 2014, Epizone "Primed for tomorrow"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740207v1</w:t>
+                <w:t xml:space="preserve">hal-02741841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A primary cell culture system to study avian host pathogen interactions in chicken endothelial cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
+                <w:t xml:space="preserve">Schmallenberg virus experimental infection on pregant goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Avian Immunology Research Group Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Guelph, Canada. 2014, AIRG 2014</w:t>
+              <w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Berlin, Germany. , 2014, Cutting Edge Pathology</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742462v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schmallenberg virus experimental infection on pregant goats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A primary cell culture system to study avian host pathogen interactions in chicken endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Berlin, Germany. , 2014, Cutting Edge Pathology</w:t>
+              <w:t xml:space="preserve">13. Avian Immunology Research Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Guelph, Canada. 2014, AIRG 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123032v1</w:t>
+                <w:t xml:space="preserve">hal-02742462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the in utero infection caused by SBV on goats</w:t>
+                <w:t xml:space="preserve">Experimental infection of pregnant goats with schmallenberg virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Laloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Riou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Celine Barc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Annual Epizone Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Copenhague, Denmark. , 2014, Epizone "Primed for tomorrow"</w:t>
+              <w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Berlin, Germany. Journal of Comparative Pathology, 152 (1), 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741841v1</w:t>
+                <w:t xml:space="preserve">hal-02738782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental infection of pregnant goats with schmallenberg virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eve Laloy</w:t>
+                <w:t xml:space="preserve">Shortening the linker region of the non-structural protein NS1 of an avian H1N1 influenza virus increases its replication and pathogenicity in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cordonnier-Lefort</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Riou</w:t>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint European Congress of the ESVP, ESTP and ECVP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Berlin, Germany. Journal of Comparative Pathology, 152 (1), 2015</w:t>
+              <w:t xml:space="preserve">4. International Influenza Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Muenster, Germany. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02738782v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
+                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745178v1</w:t>
+                <w:t xml:space="preserve">hal-02747107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
+                <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Ledevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées d'animation scientifiques du département santé animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact du microbiote intestinal et de ses métabolites sur le développement et la maturation du système immunitaire inné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Journées de la Recherche Avicole et Palmipèdes à Foie-Gras (JRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Newark, DE, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uncovering the core principles of the gut-lung axis to enhance mucosal immunity in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Chollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique de la FéRI 2022 - FéRi Scientific Days 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche en Infectiologie (FéRI), Centre Val de Loire, Jul 2022, Joué-Lès-Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gga-AvBD11, the archetype of a new structural family of defensins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21e réunion du Groupe Français des Peptides et des Protéines (GFPP21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Amboise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel chicken cell culture model to explore the role of the vascular endothelium in the pathogenesis of avian influenza and Marek’s disease in gallinaceous poultry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activity of avian beta-defensins: beyond antibacterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Guabiraba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Scalzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avian beta-defensins: Assessment of role in colibacillosis and influenza virus infection in chickens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouk Mollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Symposium on Antimicrobial Peptides - AMP 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France. 123 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type I IFN stimulation primes chicken macrophages to an exacerbated inflammatory phenotype mediated by IFNβ following bacterial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. 56 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and use of new chicken cellular models from embryonic stem cells and primary cells to study avian virus infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Trapp-Fragnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Avian Model Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1ère structure 3D d’une défensine à double motif β-défensine, Gga-AvBD11 du poulet Gallus gallus, et explorations fonctionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Meudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5es Journées GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genetic selection on digestive efficiency impacts immune responses in the chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choi Geunho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Cap d'Agde, France. 2013, Santé animale et santé publique</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02747107v1</w:t>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Type I IFN priming modulates pro-inflammatory response to &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; LPS in chicken macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Kaspers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Schouler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Journées d'animation scientifique de la FéRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche en infectiologie (FéRI)., Jul 2016, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épithélium respiratoire et endothélium à l'interface des virus influenza aviaires et de l'hôte Gallus gallus : données préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie (FéRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Orléans, France. 18 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schmallenberg &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; à la PFIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sarradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Crochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Barc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire sur la maladie de Schmallenberg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). Maisons-Alfort, FRA. Réseau Français pour la Santé Animale (RFSA), FRA., Jan 2015, Maisons-Alfort, France. 19 diapositives</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une modification de la protéine non-structurale NS1 d'un virus influenza aviaire accroit sa virulence et son pouvoir replicatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inhibitory activities of chicken suppressors of cytokine signaling 1 and 3 on interferon-induced signaling in chicken lung epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Avian Immunology Research Group Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Guelph. CAN., Jul 2014, Guelph, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interferon regulatory functions of chicken suppressor of cytokine signaling proteins 1 (chSOCS1) and 3 (chSOCS3) and their exploitation by avian influenza viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale P. Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PhD Day 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nouzilly, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development and application of avian retroviral RCAS-vector systems to study virus-host cell interactions in the chicken model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denesvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'animation scientifique de la FéRI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goat pathogenesis studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Laloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Schmallenberg Virus Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving immune competence: screening for new parameters describing the innate immune status in chicken</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Calenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Grasteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. European Symposium on Poultry Genetics (ESPG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Venise, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pathogenesis studies in goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ponsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. Schmallenberg Virus Consortium Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the research potential of high-containment animal facilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORDIS RESULTS PACK - Healthy animals for healthy people</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3030/731014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04197597v1</w:t>
-              </w:r>
-[...2824 lines deleted...]
-                <w:t xml:space="preserve">hal-02806139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11147,51 +11147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VetBioNet - Periodic Technical Report Part B (M54) - Public Summary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission. 2021, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -11226,51 +11226,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VetBioNet Deliverable D3.4 - Guidelines of minimum requirements and criteria for training provision and competency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Isabelle Thoulouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -12013,51 +12013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86113FB2"/>
+    <w:nsid w:val="0FEE6CC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12244,51 +12244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sascha-trapp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2735-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa L Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunho Choi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Kuiken" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1307-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Nair" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-014-2248-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Arndt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Jarosinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662149v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coupeau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0777-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX7QBFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kalthoff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K&#246;nig" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.06.057" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DKZTKT7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Bader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kothlow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne C.N. Schwarz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Philipp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Granzow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000208-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Parcells" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy P Kamil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Karsten Tischer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20052240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659382v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14760584.5.6.761" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karsten Tischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal K Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.11.6984-6996.2005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.3987-3997.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens von Einem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#246;stler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wild" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5445-5454.2005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Reimann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Depner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.01.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682172v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679908v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther M Keil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.18682-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schielke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734962v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stockhofe" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pompozzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736245v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Vervelde" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742462v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123032v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738782v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801266v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803761v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schwartz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806139v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pendu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123744104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sascha-trapp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2735-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa L Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunho Choi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Kuiken" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1307-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Nair" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-014-2248-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Arndt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Jarosinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kalthoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K&#246;nig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.06.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DKZTKT7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coupeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0777-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX7QBFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Bader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kothlow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne C.N. Schwarz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Philipp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Granzow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000208-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Parcells" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy P Kamil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Karsten Tischer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20052240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14760584.5.6.761" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karsten Tischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal K Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.11.6984-6996.2005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.3987-3997.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens von Einem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#246;stler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wild" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5445-5454.2005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Reimann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Depner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.01.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther M Keil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.18682-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schielke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734962v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stockhofe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pompozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Vervelde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743134v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schwartz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806139v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pendu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123744104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>