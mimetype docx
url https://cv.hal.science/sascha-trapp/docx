--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2065,295 +2065,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02623169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The culture of primary duck endothelial cells for the study of avian influenza</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raissa L Davis</w:t>
+                <w:t xml:space="preserve">Mathilde Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geunho Choi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12866-018-1307-4⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.29-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2017.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623409v1</w:t>
+                <w:t xml:space="preserve">hal-02623700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productive replication of avian influenza viruses in chicken endothelial cells is determined by hemagglutinin cleavability and is related to innate immune escape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">The culture of primary duck endothelial cells for the study of avian influenza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raissa L Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Richard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+                <w:t xml:space="preserve">Geunho Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Soubieux</w:t>
+                <w:t xml:space="preserve">Thijs Kuiken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 513, pp.29-42. </w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2017.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12866-018-1307-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623700v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t>
               </w:r>
@@ -2486,51 +2486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major contribution of the RNA-binding domain of NS1 in the pathogenicity and replication potential of an avian H7N1 influenza virus in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lidove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,278 +4307,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vLIP, a viral lipase homologue, is a virulence factor of Marek's disease virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Karsten Tischer</w:t>
+                <w:t xml:space="preserve">The protein encoded by the US3 orthologue of Marek's disease virus is required for efficient de-envelopment of perinuclear virions and involved in actin stress fiber breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Schumacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Karsten Tischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 79 (11), pp.6984-6996. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.11.6984-6996.2005⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 79 (7), pp.3987-3997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.7.3987-3997.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680358v1</w:t>
+                <w:t xml:space="preserve">hal-02680700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protein encoded by the US3 orthologue of Marek's disease virus is required for efficient de-envelopment of perinuclear virions and involved in actin stress fiber breakdown</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Karsten Tischer</w:t>
+                <w:t xml:space="preserve">vLIP, a viral lipase homologue, is a virulence factor of Marek's disease virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy P Kamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Karsten Tischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venugopal K Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Osterrieder</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 79 (7), pp.3987-3997. </w:t>
+              <w:t xml:space="preserve">, 2005, 79 (11), pp.6984-6996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.7.3987-3997.2005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.11.6984-6996.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680700v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of equine herpesvirus 1 as a vector for immunization</w:t>
               </w:r>
@@ -5647,527 +5647,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04471667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lion</w:t>
+                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Härtle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanaïque Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737097v1</w:t>
+                <w:t xml:space="preserve">hal-02734445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a putative trade-off relationship between production and humoral immune responses in layer hens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bruneau</w:t>
+                <w:t xml:space="preserve">The role of type I interferons (IFNs) in the regulation of chicken macrophage inflammatory response to bacterial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Katy Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France. , 2018, Santé Animale et Santé Publique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734445v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VetBioNet Call for Proposals and Sample Requests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VetBioNet - Veterinary Biocontained facility Network for excellence in animal infectious disease research and experimentation: services and opportunities provided to the avian immunology research community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Trapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tina Dalgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lonneke Vervelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norbert Stockhofe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
+              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734962v1</w:t>
+                <w:t xml:space="preserve">hal-02736245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VetBioNet - Veterinary Biocontained facility Network for excellence in animal infectious disease research and experimentation: services and opportunities provided to the avian immunology research community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VetBioNet Call for Proposals and Sample Requests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Stockhofe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pompozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rosati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriana Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Norbert Stockhofe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Meeting of the Avian Immunology Research Group (AIRG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oxford, United Kingdom. , 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network (IAD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 56 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736245v1</w:t>
+                <w:t xml:space="preserve">hal-02734962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sélection pour une meilleure efficacité alimentaire ou digestive modifie la réponse immunitaire aux vaccins et a un virus influenza faiblement pathogène</w:t>
               </w:r>
@@ -7166,90 +7166,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility and permissiveness of chicken endothelial cells to avian influenza virus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Short</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Orthomyxovirus research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Toulouse, France. , 2015</w:t>
@@ -7791,51 +7791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening the linker region of the non-structural protein NS1 of an avian H1N1 influenza virus increases its replication and pathogenicity in chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7903,51 +7903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives du RNA-binding domain et du domaine effecteur de NS1 dans la pathogénicité d'un virus influenza aviaire H7N1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8028,51 +8028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions respectives du rna-binding domain et du domaine effecteur de ns1 dans la pathogénicité d'un virus influenzae aviaire h7n1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9483,51 +9483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Härtle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanaïque Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
@@ -9569,258 +9569,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Kut</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsty Short</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choi Geunho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742473v1</w:t>
+                <w:t xml:space="preserve">hal-02743525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility, permissiveness, and host response of chicken endothelial cells to infection with avian influenza viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Choi Geunho</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Esnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Soubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Chasseneuil-du-Poitou, France. 98 p</w:t>
+              <w:t xml:space="preserve">14. Avian Immunology Research Group (AIRG) Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Society for Immunology DGFI., Sep 2016, Herrsching am Ammersee, Germany. 120 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743525v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I IFN priming modulates pro-inflammatory response to &amp;lt;em&amp;gt;E. coli&amp;lt;/em&amp;gt; LPS in chicken macrophages</w:t>
               </w:r>
@@ -9957,51 +9957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Kut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10194,51 +10194,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une modification de la protéine non-structurale NS1 d'un virus influenza aviaire accroit sa virulence et son pouvoir replicatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Trapp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Soubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12013,51 +12013,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FEE6CC8"/>
+    <w:nsid w:val="414E19AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12244,51 +12244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sascha-trapp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2735-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623409v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa L Davis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunho Choi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Kuiken" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1307-4" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Nair" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-014-2248-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Arndt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Jarosinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kalthoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K&#246;nig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.06.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DKZTKT7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coupeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0777-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX7QBFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Bader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kothlow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne C.N. Schwarz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Philipp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Granzow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000208-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Parcells" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy P Kamil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Karsten Tischer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20052240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14760584.5.6.761" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680358v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karsten Tischer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal K Nair" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.11.6984-6996.2005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680700v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.3987-3997.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens von Einem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#246;stler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wild" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5445-5454.2005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Reimann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Depner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.01.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther M Keil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.18682-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schielke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734962v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stockhofe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pompozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736245v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Vervelde" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743134v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schwartz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806139v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pendu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123744104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sascha-trapp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2735-0217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221524959" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306629v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fleurot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanaique Guillory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Riou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deslis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902315v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Prado Martins" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Trapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Caballero-Posadas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41541-025-01063-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05306476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Sid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa von Heyl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Schleibinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Klinger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Heymelot Nabel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1680791" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04484324v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Guabiraba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Ribeiro Rodrigues" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul T Manna" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chollot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Saint-Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2023.105093" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04720201v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vana&#239;que Guillory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06815-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03850987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.956670" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Ayanwale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Roesch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.958307" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03775131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lantier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Mallet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Souci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andele Conradie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1010745" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258174v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel L&#243;pez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Chamero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2021-0125OC" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03222366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja H&#228;rtle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bruneau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00636-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Jane Bryson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrido" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Esposito" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Mclachlan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Digard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-019-0733-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522250v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guyot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Meudal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Iochmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Silvestre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912941117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Wacquiez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Coste" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaudon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12090947" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623169v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Esnault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Trapp-Fragnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03079457.2018.1556386" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623700v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Richard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Soubieux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2017.10.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623409v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa L Davis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geunho Choi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs Kuiken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-018-1307-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Alber" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Katy Chanteloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2018.04.025" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626011v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lidove" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-018-0960-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Trotereau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bailleul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2017.00226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01640968v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Laloy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pozzi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Riou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2017.10.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GMFXKXH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Labaille" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boissel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal Nair" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-014-2248-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Delgado-Ortega" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha M. Berri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetimm.2012.11.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199695v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt B Kaufer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Arndt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Osterrieder" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W Jarosinski" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002333" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668776v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Kalthoff" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia K&#246;nig" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2010.06.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DKZTKT7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662149v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Muylkens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coupeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Dambrine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Rasschaert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0777-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQX7QBFN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001073" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664146v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R Bader" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Kothlow" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne C.N. Schwarz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Christian Philipp" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1742-2094-7-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661066v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Granzow" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.2008/000208-0" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669013v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S Parcells" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy P Kamil" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schumacher" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Karsten Tischer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20052240" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663426v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nrmicro1382" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659382v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1586/14760584.5.6.761" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680700v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.7.3987-3997.2005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680358v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Karsten Tischer" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopal K Nair" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.11.6984-6996.2005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677881v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens von Einem" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Hofmann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef K&#246;stler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Wild" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.9.5445-5454.2005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681231v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Reimann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Depner" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2004.01.028" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679908v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C Mettenleiter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682172v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679164v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther M Keil" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.18682-0" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schielke" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913467v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaa Chkhaydem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471667v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Leroy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Styranec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Le Potier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734445v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737097v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736245v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Dalgaard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonneke Vervelde" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Stevens" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Stockhofe" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734962v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pompozzi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rosati" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738296v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grasteau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737405v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605151v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chanteloup" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733588v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Kaspers" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533889v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#228;rtle" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608757v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Calenge" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hennequet-Antier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Caidi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742634v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Coville" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Bed'Hom" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Short" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741841v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123032v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cordonnier-Lefort" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742462v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738782v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740207v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marty" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Ledevin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745178v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771882v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824181v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meudal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Loth" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jousset" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapp" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Meyer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737168v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Scalzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Moll&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735954v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bigot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734615v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734404v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pain" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788993v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Meudal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loth" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jousset" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743525v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Fouchier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choi Geunho" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742473v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793469v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Schouler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801266v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sarradin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crochet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740201v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738991v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743134v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denesvre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803363v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schwartz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193926v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806139v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197597v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Isabelle Thoulouze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3030/731014" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197982v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197778v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04197960v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lantier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198000v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799712v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Lantier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troillard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pendu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595638v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813673v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/referenceworks/9780123744104" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>